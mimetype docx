--- v0 (2026-06-18)
+++ v1 (2026-08-19)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6EE519CC" w14:textId="546E202E" w:rsidR="00CE41A0" w:rsidRPr="00547CA4" w:rsidRDefault="00CE41A0" w:rsidP="7E97B692">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Privacy Notice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E15A712" w14:textId="36A77985" w:rsidR="776CEEE3" w:rsidRDefault="776CEEE3" w:rsidP="776CEEE3"/>
     <w:p w14:paraId="661BAB95" w14:textId="77777777" w:rsidR="00CE41A0" w:rsidRPr="00CE41A0" w:rsidRDefault="00CE41A0" w:rsidP="00CE41A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE41A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -132,80 +132,69 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This privacy notice relates to our functions relating </w:t>
       </w:r>
       <w:r w:rsidR="00B57BF0" w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to the Energy Performance (EPC) Survey Programme</w:t>
       </w:r>
       <w:r w:rsidR="00BE42EF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  It provides additional information that specifically relates to this </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="57EF7ABE" w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
       <w:r w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, and</w:t>
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId11">
+        <w:t xml:space="preserve">, and should be read together with our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="0CC86DEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>general privacy notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, which provides more detail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29090B0B" w14:textId="77777777" w:rsidR="00CE41A0" w:rsidRPr="00CE41A0" w:rsidRDefault="00CE41A0" w:rsidP="00CE41A0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="709"/>
         <w:rPr>
@@ -556,63 +545,52 @@
       <w:r w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant </w:t>
       </w:r>
       <w:r w:rsidR="1D8BCB55" w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>basis in law</w:t>
       </w:r>
       <w:r w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> is:</w:t>
+      </w:r>
       <w:r w:rsidR="2EA63403" w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2EA63403" w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Housing Act 1985, Housing Grants, Construction and Regeneration Act 1996</w:t>
       </w:r>
       <w:r w:rsidR="21974064" w:rsidRPr="0CC86DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -628,136 +606,174 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="525252"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19CD3EB6" w14:textId="77777777" w:rsidR="00CE41A0" w:rsidRPr="00CE41A0" w:rsidRDefault="00CE41A0" w:rsidP="00CE41A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="776CEEE3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Who we will share your data with</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE19A70" w14:textId="00760232" w:rsidR="00B57BF0" w:rsidRPr="00B57BF0" w:rsidRDefault="23CA5A03" w:rsidP="00B57BF0">
+    <w:p w14:paraId="4320C45A" w14:textId="77777777" w:rsidR="004F78C1" w:rsidRDefault="23CA5A03" w:rsidP="00B57BF0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F39E36A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We will only share your data with contractors appointed to carry out works on our behalf, and solely for the purposes of arranging surveys and delivering energy efficiency upgrades to your home. This may include both our current contractors and any additional contractors appointed in the future to support delivery of the programme.</w:t>
       </w:r>
       <w:r w:rsidR="646F31D0" w:rsidRPr="2F39E36A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2F39E36A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Our current contractors are:</w:t>
       </w:r>
       <w:r w:rsidR="3AFB5760" w:rsidRPr="2F39E36A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B57BF0" w:rsidRPr="2F39E36A">
+    </w:p>
+    <w:p w14:paraId="7C212FBE" w14:textId="77777777" w:rsidR="004F78C1" w:rsidRDefault="00B57BF0" w:rsidP="00B57BF0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2F39E36A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pellings</w:t>
       </w:r>
-      <w:r w:rsidRPr="2F39E36A">
+      <w:r w:rsidR="23CA5A03" w:rsidRPr="2F39E36A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidR="0C67CD51" w:rsidRPr="2F39E36A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LP</w:t>
       </w:r>
-      <w:r w:rsidRPr="2F39E36A">
+      <w:r w:rsidR="23CA5A03" w:rsidRPr="2F39E36A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – surveyors</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE19A70" w14:textId="79F9CD44" w:rsidR="00B57BF0" w:rsidRPr="00B57BF0" w:rsidRDefault="004F78C1" w:rsidP="00B57BF0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VOR Ltd – </w:t>
+      </w:r>
+      <w:r w:rsidR="00663431">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>retrofit coordinators and assessors</w:t>
+      </w:r>
+      <w:r w:rsidR="23CA5A03">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="2F39E36A">
+      <w:r w:rsidR="23CA5A03" w:rsidRPr="2F39E36A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="23CA5A03">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C1B376" w14:textId="77777777" w:rsidR="00CE41A0" w:rsidRPr="00CE41A0" w:rsidRDefault="00CE41A0" w:rsidP="00CE41A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE41A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>How long we will keep your data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720E7CD2" w14:textId="74ADCFDF" w:rsidR="00CE41A0" w:rsidRPr="00CE41A0" w:rsidRDefault="519E41E3" w:rsidP="2F39E36A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -920,209 +936,248 @@
         <w:ind w:left="709"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="525252"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A54AF8F" w14:textId="77777777" w:rsidR="00CE41A0" w:rsidRPr="00CE41A0" w:rsidRDefault="00CE41A0" w:rsidP="00CE41A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE41A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Know your rights</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D5B44B" w14:textId="5442A2D8" w:rsidR="1BED9C2F" w:rsidRPr="002A4528" w:rsidRDefault="00CE41A0" w:rsidP="002A4528">
+    <w:p w14:paraId="6DDFA8BC" w14:textId="46F3CC0B" w:rsidR="00CE41A0" w:rsidRPr="00CE41A0" w:rsidRDefault="00CE41A0" w:rsidP="00CE41A0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1400749B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">We process your data in accordance with the UK General Data Protection Regulation (UK GDPR) and the Data Protection Act 2018. Find out about your rights at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="1400749B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Your rights – Processing personal data privacy notice – Newham Cou</w:t>
         </w:r>
       </w:hyperlink>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="1400749B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncil</w:t>
       </w:r>
       <w:r w:rsidRPr="1400749B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  or</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">  or </w:t>
+      </w:r>
       <w:r w:rsidRPr="1400749B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1400749B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1400749B">
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidR="428C2CE7" w:rsidRPr="1400749B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>For the public | ICO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="1400749B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="525252" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="1400749B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any queries or concerns relating to data protection matters, please email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="1400749B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>dpo@newham.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="1400749B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="1BED9C2F" w:rsidRPr="002A4528" w:rsidSect="005A5DDE">
-      <w:headerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="78662610" w14:textId="3394CF65" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="00CE41A0">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41ED7917" w14:textId="6287E8FB" w:rsidR="13D59E22" w:rsidRDefault="13D59E22" w:rsidP="13D59E22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740ED40C" w14:textId="49400D0E" w:rsidR="13D59E22" w:rsidRDefault="13D59E22" w:rsidP="13D59E22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15133691" w14:textId="1DF2115F" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="56D9DA3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AE66F5" w14:textId="46E1F535" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="56D9DA3F"/>
+    <w:p w14:paraId="449ECBB6" w14:textId="7C7C3C55" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="01FE02C0" w14:textId="7812DBA6" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="43AFFC0E" w14:textId="7B25E5DE" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="201C790E" w14:textId="2482B50E" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="74277EF3" w14:textId="79EC03DC" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="11CF145F" w14:textId="411F491C" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="4D85B39F" w14:textId="375A4D5D" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="74D3B54A" w14:textId="1F749046" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="04355202" w14:textId="0EC21A72" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="44BD4136" w14:textId="161A068A" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="19345B07" w14:textId="5DEB86B7" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="0B3EDE30" w14:textId="4FA6F5FD" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="157401B6" w14:textId="519890AA" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="5433DD9C" w14:textId="67EF0224" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="2B8F2285" w14:textId="7B62ABA0" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="59640B1A" w14:textId="693A7D8F" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:p w14:paraId="55D5B44B" w14:textId="24679EB4" w:rsidR="1BED9C2F" w:rsidRDefault="1BED9C2F" w:rsidP="1BED9C2F"/>
+    <w:sectPr w:rsidR="1BED9C2F" w:rsidSect="005A5DDE">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30F3629D" w14:textId="77777777" w:rsidR="001073DD" w:rsidRDefault="001073DD" w:rsidP="005A5DDE">
+    <w:p w14:paraId="5C81EC4A" w14:textId="77777777" w:rsidR="00F730A0" w:rsidRDefault="00F730A0" w:rsidP="005A5DDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18D263AA" w14:textId="77777777" w:rsidR="001073DD" w:rsidRDefault="001073DD" w:rsidP="005A5DDE">
+    <w:p w14:paraId="224BA049" w14:textId="77777777" w:rsidR="00F730A0" w:rsidRDefault="00F730A0" w:rsidP="005A5DDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1141,71 +1196,135 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B89C654" w14:textId="7A4299B6" w:rsidR="005A5DDE" w:rsidRDefault="005A5DDE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="680FDDA4" wp14:editId="6400144A">
+          <wp:extent cx="6734629" cy="446145"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Picture 2"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="-3496" r="3496" b="39341"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7321841" cy="485046"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FB43053" w14:textId="77777777" w:rsidR="001073DD" w:rsidRDefault="001073DD" w:rsidP="005A5DDE">
+    <w:p w14:paraId="21C66FD4" w14:textId="77777777" w:rsidR="00F730A0" w:rsidRDefault="00F730A0" w:rsidP="005A5DDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BFA86CB" w14:textId="77777777" w:rsidR="001073DD" w:rsidRDefault="001073DD" w:rsidP="005A5DDE">
+    <w:p w14:paraId="6C73C460" w14:textId="77777777" w:rsidR="00F730A0" w:rsidRDefault="00F730A0" w:rsidP="005A5DDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E9FC778" w14:textId="77777777" w:rsidR="00CE41A0" w:rsidRDefault="00CE41A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="31E2313F" w14:textId="048287C8" w:rsidR="005A5DDE" w:rsidRDefault="00871058">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45854189" wp14:editId="6A02662A">
           <wp:extent cx="6367660" cy="738554"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Picture 3" descr="A white background with black dots&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1242,51 +1361,51 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="067328C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F40EEFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -1516,115 +1635,115 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="756C0D32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="974717570">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="226889748">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A5DDE"/>
     <w:rsid w:val="000308EB"/>
     <w:rsid w:val="00095747"/>
-    <w:rsid w:val="001073DD"/>
     <w:rsid w:val="0014703E"/>
-    <w:rsid w:val="001C250A"/>
     <w:rsid w:val="002640FC"/>
-    <w:rsid w:val="002A4528"/>
     <w:rsid w:val="00314F8E"/>
     <w:rsid w:val="003761D1"/>
     <w:rsid w:val="00386BC1"/>
     <w:rsid w:val="003C23B6"/>
     <w:rsid w:val="003D0D11"/>
     <w:rsid w:val="004A1B00"/>
+    <w:rsid w:val="004F78C1"/>
     <w:rsid w:val="005A5DDE"/>
     <w:rsid w:val="005F462E"/>
+    <w:rsid w:val="00637C3D"/>
+    <w:rsid w:val="00663431"/>
     <w:rsid w:val="006F1FC7"/>
     <w:rsid w:val="00714540"/>
     <w:rsid w:val="007D11E8"/>
     <w:rsid w:val="00863F0B"/>
     <w:rsid w:val="00871058"/>
     <w:rsid w:val="00946F7D"/>
     <w:rsid w:val="009F3213"/>
     <w:rsid w:val="00A14ECE"/>
     <w:rsid w:val="00A63970"/>
     <w:rsid w:val="00AB11FF"/>
     <w:rsid w:val="00AF6404"/>
     <w:rsid w:val="00B50E8E"/>
     <w:rsid w:val="00B57BF0"/>
     <w:rsid w:val="00B803E8"/>
     <w:rsid w:val="00BB05A6"/>
     <w:rsid w:val="00BE42EF"/>
     <w:rsid w:val="00C149C1"/>
     <w:rsid w:val="00C7193F"/>
     <w:rsid w:val="00CE41A0"/>
     <w:rsid w:val="00DB218B"/>
     <w:rsid w:val="00E22129"/>
     <w:rsid w:val="00E57143"/>
     <w:rsid w:val="00E75C81"/>
     <w:rsid w:val="00EB1E39"/>
     <w:rsid w:val="00EE07AC"/>
+    <w:rsid w:val="00F730A0"/>
     <w:rsid w:val="00F8559E"/>
     <w:rsid w:val="012FA640"/>
     <w:rsid w:val="014F1D62"/>
     <w:rsid w:val="0379B0DF"/>
     <w:rsid w:val="04217F9F"/>
     <w:rsid w:val="065AAA5E"/>
     <w:rsid w:val="077612FD"/>
     <w:rsid w:val="08D7261E"/>
     <w:rsid w:val="0909F473"/>
     <w:rsid w:val="0C67CD51"/>
     <w:rsid w:val="0CC86DEF"/>
     <w:rsid w:val="0CDDBB5B"/>
     <w:rsid w:val="0FC5487E"/>
     <w:rsid w:val="130A7946"/>
     <w:rsid w:val="13D59E22"/>
     <w:rsid w:val="1400749B"/>
     <w:rsid w:val="14101CE6"/>
     <w:rsid w:val="157AA1A5"/>
     <w:rsid w:val="1671F9EE"/>
     <w:rsid w:val="16BD8F96"/>
     <w:rsid w:val="1879CB3E"/>
     <w:rsid w:val="1BED9C2F"/>
     <w:rsid w:val="1C485027"/>
     <w:rsid w:val="1D8BCB55"/>
     <w:rsid w:val="1DBF714E"/>
@@ -2342,51 +2461,55 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="776CEEE3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/for-the-public/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newham.gov.uk/contact-information/processing-personal-data-privacy-notice/5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newham.gov.uk/contact-information/processing-personal-data-privacy-notice" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@newhamgov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpo@newhamgov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/for-the-public/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newham.gov.uk/contact-information/processing-personal-data-privacy-notice/5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newham.gov.uk/contact-information/processing-personal-data-privacy-notice" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2656,159 +2779,186 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2cce71c-d535-4d0f-b2e6-10e903af1ace">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c6fae8dd-2cc6-41f3-9bb7-224a8534ce6b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="05b1a534-cf98-453e-a993-f23517512ed2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="55f22288-13f7-4d3e-b836-33a175aa6611" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100613E5869DE07874183A863693DEB419C" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f772e69ac34ffeaa19f3a79fc9ae3eb9">
-[...2 lines deleted...]
-    <xsd:import namespace="05b1a534-cf98-453e-a993-f23517512ed2"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003BBC63B882F02B4CA878980DE85B9BE5" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a0bc851dae48464435c52e3ec03cdb18">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c6fae8dd-2cc6-41f3-9bb7-224a8534ce6b" xmlns:ns3="55f22288-13f7-4d3e-b836-33a175aa6611" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d20f924a6268a48f222f2fed40db7b2" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="c6fae8dd-2cc6-41f3-9bb7-224a8534ce6b"/>
+    <xsd:import namespace="55f22288-13f7-4d3e-b836-33a175aa6611"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2cce71c-d535-4d0f-b2e6-10e903af1ace" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6fae8dd-2cc6-41f3-9bb7-224a8534ce6b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c7ef2803-65c2-4b30-b947-d41ffc50049e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c7ef2803-65c2-4b30-b947-d41ffc50049e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05b1a534-cf98-453e-a993-f23517512ed2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="55f22288-13f7-4d3e-b836-33a175aa6611" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cad87ea0-cb03-45f7-b616-7c7bb8e82769}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05b1a534-cf98-453e-a993-f23517512ed2">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8a8653c0-cbfa-4ae4-97d8-50edd10119ed}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="55f22288-13f7-4d3e-b836-33a175aa6611">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -2875,123 +3025,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6843DDF1-770D-4BFE-804F-CE2326F111E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="a2cce71c-d535-4d0f-b2e6-10e903af1ace"/>
-    <ds:schemaRef ds:uri="05b1a534-cf98-453e-a993-f23517512ed2"/>
+    <ds:schemaRef ds:uri="c6fae8dd-2cc6-41f3-9bb7-224a8534ce6b"/>
+    <ds:schemaRef ds:uri="55f22288-13f7-4d3e-b836-33a175aa6611"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27B72609-FF20-47DC-8BDF-895BFDE3D007}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A74399F4-81AB-4A7D-8F69-617293928595}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA511BF3-9C6B-4DAC-9D95-F925C80A844B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="a2cce71c-d535-4d0f-b2e6-10e903af1ace"/>
-    <ds:schemaRef ds:uri="05b1a534-cf98-453e-a993-f23517512ed2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c6fae8dd-2cc6-41f3-9bb7-224a8534ce6b"/>
+    <ds:schemaRef ds:uri="55f22288-13f7-4d3e-b836-33a175aa6611"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2601</Characters>
+  <Pages>2</Pages>
+  <Words>475</Words>
+  <Characters>2711</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3091</CharactersWithSpaces>
+  <CharactersWithSpaces>3180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inderjit Puaar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
-    <vt:lpwstr>0x010100613E5869DE07874183A863693DEB419C</vt:lpwstr>
+    <vt:lpwstr>0x0101003BBC63B882F02B4CA878980DE85B9BE5</vt:lpwstr>
   </property>
 </Properties>
 </file>