--- v0 (2025-10-07)
+++ v1 (2026-05-01)
@@ -1,18782 +1,16678 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A3025C3" w14:textId="7D0142FF" w:rsidR="003C5EE6" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="1BCBEA47" w14:textId="70CCDA55" w:rsidR="00920CB2" w:rsidRDefault="001A6C6A" w:rsidP="002F04AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1790"/>
+          <w:tab w:val="right" w:pos="8966"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002F04AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CACD8CA" w14:textId="77777777" w:rsidR="0071587C" w:rsidRDefault="0071587C" w:rsidP="003C5EE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...53 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3474291F" w14:textId="77777777" w:rsidR="00903945" w:rsidRPr="00DD019B" w:rsidRDefault="00903945" w:rsidP="003C5EE6">
+    <w:p w14:paraId="708471D0" w14:textId="77777777" w:rsidR="00872BB1" w:rsidRDefault="00872BB1" w:rsidP="003C5EE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0425A2A1" w14:textId="482707ED" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="5E81F5F2" w14:textId="77777777" w:rsidR="00F91927" w:rsidRDefault="00F91927" w:rsidP="00F91927">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...30 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55EB3B55" w14:textId="5F66523C" w:rsidR="003C5EE6" w:rsidRDefault="00903945" w:rsidP="003C5EE6">
+    <w:p w14:paraId="30219301" w14:textId="37BCBBEB" w:rsidR="0071587C" w:rsidRPr="00C06E65" w:rsidRDefault="0071587C" w:rsidP="00F91927">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06E65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Newham Multi Agency Risk Assessment Conference (MARAC) Referral Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13115692" w14:textId="77777777" w:rsidR="0071587C" w:rsidRPr="00C06E65" w:rsidRDefault="0071587C" w:rsidP="00F91927">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB4BE7C" w14:textId="77777777" w:rsidR="0071587C" w:rsidRDefault="0071587C" w:rsidP="003C5EE6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BAE519" w14:textId="61879D91" w:rsidR="00D630A2" w:rsidRPr="000B33A1" w:rsidRDefault="00D630A2" w:rsidP="003C5EE6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>What is a MARAC?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241CE890" w14:textId="77777777" w:rsidR="00715ABB" w:rsidRPr="00715ABB" w:rsidRDefault="00715ABB" w:rsidP="003C5EE6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43AC19E2" w14:textId="1FD39E43" w:rsidR="00A527AB" w:rsidRDefault="00A527AB" w:rsidP="00A527AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A527AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Multi-Agency Risk Assessment Conference (MARAC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A527AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a meeting attended by representatives from the police, health services, child and adult safeguarding teams, housing, domestic abuse service providers, and other specialists from both statutory and voluntary sectors. The purpose of the meeting is to share relevant information, assess risk, and develop coordinated safety plans for high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A527AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>risk survivors of domestic abuse who are at significant risk of serious harm or homicide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DEA578" w14:textId="77777777" w:rsidR="00A527AB" w:rsidRPr="00A527AB" w:rsidRDefault="00A527AB" w:rsidP="00A527AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C69DB67" w14:textId="77777777" w:rsidR="00A527AB" w:rsidRDefault="00A527AB" w:rsidP="00A527AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A527AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The MARAC focuses on addressing all presenting risks to survivors and any other individuals affected by the perpetrator’s behaviour. The meeting may also consider how best to support the perpetrator by referring them to appropriate intervention or behaviour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A527AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>change programmes and/or by implementing strategies to disrupt the cycle of harm they continue to cause.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D29ED0C" w14:textId="77777777" w:rsidR="00A527AB" w:rsidRPr="00A527AB" w:rsidRDefault="00A527AB" w:rsidP="00A527AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4412D243" w14:textId="77777777" w:rsidR="00A527AB" w:rsidRDefault="00A527AB" w:rsidP="00A527AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A527AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MARACs are survivor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A527AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>focused. The survivor’s voice is represented by their IDVA or another relevant professional, who provides information and advocates on their behalf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A9B0CC" w14:textId="77777777" w:rsidR="00A527AB" w:rsidRPr="00A527AB" w:rsidRDefault="00A527AB" w:rsidP="00A527AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211937FF" w14:textId="77777777" w:rsidR="00A527AB" w:rsidRPr="00A527AB" w:rsidRDefault="00A527AB" w:rsidP="00A527AB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A527AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All information shared at MARAC is strictly confidential and must only be used for the purpose of reducing the risk of harm to those at risk. Information from the MARAC must not be disclosed to third parties without the consent of the referring agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A0B838" w14:textId="77777777" w:rsidR="00EF3A04" w:rsidRDefault="00EF3A04" w:rsidP="003C5EE6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9E0069" w14:textId="6D58ED9E" w:rsidR="00EC6C20" w:rsidRPr="000B33A1" w:rsidRDefault="009B564F" w:rsidP="003C5EE6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD019B">
+      <w:r w:rsidRPr="000B33A1">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Both</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6C20" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6C20" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>NEWHAM</w:t>
+        <w:t>sections of the referral form</w:t>
       </w:r>
-      <w:r w:rsidR="003C5EE6" w:rsidRPr="00DD019B">
+      <w:r w:rsidR="00854377" w:rsidRPr="000B33A1">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MARAC (MULTI AGENCY RISK ASSESSMENT CONFERENCE) DASH REFERRAL FORM</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2967" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Part</w:t>
+      </w:r>
+      <w:r w:rsidR="00854377" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6C20" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the DASH risk assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00854377" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part </w:t>
+      </w:r>
+      <w:r w:rsidR="00854377" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6BF4" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are required to be completed. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1151E" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6BF4" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incomplete forms will be sent back to the referring agency </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1151E" w:rsidRPr="000B33A1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>for completion).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736DB7A9" w14:textId="532BD5DD" w:rsidR="00DD019B" w:rsidRDefault="00DD019B" w:rsidP="003C5EE6">
+    <w:p w14:paraId="555D3587" w14:textId="77777777" w:rsidR="008A6BF4" w:rsidRPr="000B33A1" w:rsidRDefault="008A6BF4" w:rsidP="003C5EE6">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F218E98" w14:textId="1283F714" w:rsidR="00DD019B" w:rsidRPr="00DD019B" w:rsidRDefault="00DD019B" w:rsidP="00DD019B">
-[...249 lines deleted...]
-    <w:p w14:paraId="56B85679" w14:textId="572FCB10" w:rsidR="00DD019B" w:rsidRDefault="00DD019B" w:rsidP="00DD019B">
+    <w:p w14:paraId="4CDE11DA" w14:textId="07251B8D" w:rsidR="00EC6C20" w:rsidRPr="000B33A1" w:rsidRDefault="00EC6C20" w:rsidP="003C5EE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD019B">
+      <w:r w:rsidRPr="000B33A1">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>A victim</w:t>
+        <w:t>Please send all completed referrals to</w:t>
       </w:r>
-      <w:r w:rsidR="00EA50DF">
+      <w:r w:rsidR="000B33A1">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD019B">
+    </w:p>
+    <w:p w14:paraId="0F74C598" w14:textId="77777777" w:rsidR="00EC6C20" w:rsidRPr="000B33A1" w:rsidRDefault="00EC6C20" w:rsidP="00EC6C20">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>should be referred to the Newham MARAC if they are 16+, they reside in the London Borough of Newham</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA50DF">
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000B33A1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Newham.MARAC@hestia.org</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0DCD1BF5" w14:textId="77777777" w:rsidR="00EC6C20" w:rsidRPr="000B33A1" w:rsidRDefault="00EC6C20" w:rsidP="00EC6C20">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (only outside of Newham borough if they are placed by the Newham council in temporary accommodation and are </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA50DF" w:rsidRPr="00EA50DF">
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="000B33A1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Newham.MARAC@hestia.org.cjsm.net</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C6CA3A4" w14:textId="359EA007" w:rsidR="00EC6C20" w:rsidRPr="000B33A1" w:rsidRDefault="00EC6C20" w:rsidP="00EC6C20">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>STILL</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA50DF">
+      </w:pPr>
+      <w:r w:rsidRPr="000B33A1">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> receiving support from Newham services)</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Telephone enquiries 07875 672 429 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41114ED9" w14:textId="500AC155" w:rsidR="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00DD019B">
+    <w:p w14:paraId="6980BB66" w14:textId="77777777" w:rsidR="006F2D58" w:rsidRPr="006F2D58" w:rsidRDefault="006F2D58" w:rsidP="006F2D58">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70F37CEB" w14:textId="77777777" w:rsidR="00A2227F" w:rsidRPr="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00A2227F">
+    <w:p w14:paraId="29F0045A" w14:textId="05AEC6EE" w:rsidR="0011041B" w:rsidRPr="0011041B" w:rsidRDefault="0011041B" w:rsidP="0011041B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A2227F">
+      <w:r w:rsidRPr="0011041B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Notes for guidance on completing this form:</w:t>
+        <w:t>Confidentiality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480C40E0" w14:textId="77777777" w:rsidR="00A2227F" w:rsidRPr="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00A2227F">
+    <w:p w14:paraId="757F623C" w14:textId="77777777" w:rsidR="0011041B" w:rsidRPr="0011041B" w:rsidRDefault="0011041B" w:rsidP="0011041B">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="110BF15E" w14:textId="4198BCEC" w:rsidR="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00A2227F">
+    <w:p w14:paraId="510344AF" w14:textId="01B8EA8C" w:rsidR="00B5394F" w:rsidRDefault="008E7983" w:rsidP="0011041B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>C</w:t>
+        <w:t>Information contained within this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2227F">
+      <w:r w:rsidR="0011041B" w:rsidRPr="0011041B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>omplete all parts of the form as fully as possible to ensure informed risk management and safety planning</w:t>
+        <w:t xml:space="preserve"> document is</w:t>
       </w:r>
-      <w:r w:rsidR="00EA50DF">
+      <w:r w:rsidR="00707199">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Incomplete forms will be sent back to the referrer to prevent any delay in the victim assessing support. </w:t>
+        <w:t xml:space="preserve"> highly</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="0011041B" w:rsidRPr="0011041B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A2227F">
+        <w:t xml:space="preserve"> confidential and</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">One form must be used per victim. </w:t>
+        <w:t xml:space="preserve"> cannot be shared with third parties who have not signed up to the MARAC information sharing agreement.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00C62D56">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>A completed DASH RIC (domestic abuse, stalking and honour-based violence risk indicator checklist) on page 6 must be attached to all referrals.</w:t>
+        <w:t xml:space="preserve"> If you wish to share information, please contact the MARAC coordinator for advice here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A15A5A0" w14:textId="77777777" w:rsidR="00A2227F" w:rsidRPr="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00A2227F">
+    <w:p w14:paraId="690D9C95" w14:textId="77777777" w:rsidR="00C62D56" w:rsidRDefault="00C62D56" w:rsidP="0011041B">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B7FE6D5" w14:textId="77777777" w:rsidR="00A2227F" w:rsidRPr="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00A2227F">
+    <w:p w14:paraId="3B20D0B2" w14:textId="277F9CAC" w:rsidR="0011041B" w:rsidRDefault="00707199" w:rsidP="0011041B">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>By using this form,</w:t>
+      </w:r>
+      <w:r w:rsidR="0011041B" w:rsidRPr="0011041B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you agree to handling </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7F92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MARAC</w:t>
+      </w:r>
+      <w:r w:rsidR="0011041B" w:rsidRPr="0011041B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information in accordance with the</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5648">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General Data</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA03DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Protection Regulation </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7F92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(GDPR</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA03DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) and The</w:t>
+      </w:r>
+      <w:r w:rsidR="0011041B" w:rsidRPr="0011041B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data Protection Act 1998</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA03DC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0011041B" w:rsidRPr="0011041B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Information contained within</w:t>
+      </w:r>
+      <w:r w:rsidR="0011041B" w:rsidRPr="0011041B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be handled, stored, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>shared</w:t>
+      </w:r>
+      <w:r w:rsidR="0011041B" w:rsidRPr="0011041B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and disposed of safely and securely. Care must be taken to avoid any breach, intentional or otherwise, or disclosure to a third party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEEE3FA" w14:textId="77777777" w:rsidR="00CD7F92" w:rsidRDefault="00CD7F92" w:rsidP="0011041B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9A2567" w14:textId="2A8CC290" w:rsidR="00CD7F92" w:rsidRPr="00920CB2" w:rsidRDefault="00CD7F92" w:rsidP="0011041B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A2227F">
+      <w:r w:rsidRPr="00CD7F92">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">When and Where to send this form: </w:t>
+        <w:t xml:space="preserve">Under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920CB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7F92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> circumstances should a perpetrator be informed that they have been referred to MARAC as this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920CB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>places the survivor at additional risk of harm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C74F05" w14:textId="77777777" w:rsidR="00A2227F" w:rsidRPr="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00A2227F">
+    <w:p w14:paraId="7BB89F7B" w14:textId="77777777" w:rsidR="00707199" w:rsidRPr="00920CB2" w:rsidRDefault="00707199" w:rsidP="0011041B">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D2F6442" w14:textId="4C05DF6C" w:rsidR="00A2227F" w:rsidRPr="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00A2227F">
-[...22 lines deleted...]
-    <w:p w14:paraId="2E2611F8" w14:textId="6767F8CA" w:rsidR="00A2227F" w:rsidRPr="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00A2227F">
+    <w:p w14:paraId="5DA7C61C" w14:textId="6824FB97" w:rsidR="00920CB2" w:rsidRDefault="00707199" w:rsidP="00EC6C20">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...879 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00920CB2">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>REFERRER’S DETAILS:</w:t>
+        <w:t>If you feel you have breached confidentiality</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00CD7F92" w:rsidRPr="00920CB2">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...854 lines deleted...]
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00181EE4">
+        <w:t xml:space="preserve"> in any of the above areas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920CB2">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>R</w:t>
+        <w:t>, please contact the MARAC coordinator immediately</w:t>
       </w:r>
-      <w:r w:rsidR="00181EE4" w:rsidRPr="00181EE4">
+      <w:r w:rsidR="00EC6C20" w:rsidRPr="00920CB2">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>EPEAT CASES</w:t>
-[...110 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E60F42" w14:textId="77777777" w:rsidR="00414014" w:rsidRPr="00414014" w:rsidRDefault="00414014" w:rsidP="00414014">
+    <w:p w14:paraId="13595983" w14:textId="77777777" w:rsidR="00B11095" w:rsidRDefault="00B11095" w:rsidP="00EC6C20">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...322 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DEC9DC3" w14:textId="28F37E46" w:rsidR="00414014" w:rsidRDefault="00414014" w:rsidP="003C5EE6">
+    <w:p w14:paraId="337C8B69" w14:textId="77777777" w:rsidR="00525CCC" w:rsidRDefault="00525CCC" w:rsidP="00EC6C20">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="204018B3" w14:textId="77777777" w:rsidR="00774F39" w:rsidRDefault="00774F39" w:rsidP="003C5EE6">
+    <w:p w14:paraId="465A3136" w14:textId="1DDAEFC3" w:rsidR="0011041B" w:rsidRPr="00FB3678" w:rsidRDefault="0011041B" w:rsidP="00EC6C20">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53832279" w14:textId="68CE714B" w:rsidR="00181EE4" w:rsidRDefault="00181EE4" w:rsidP="003C5EE6">
+    <w:p w14:paraId="0AC991A2" w14:textId="77777777" w:rsidR="00C10886" w:rsidRPr="00FB3678" w:rsidRDefault="00C10886" w:rsidP="00EC6C20">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...94 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5269"/>
-        <w:gridCol w:w="5363"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1247"/>
+        <w:gridCol w:w="596"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1316"/>
+        <w:gridCol w:w="527"/>
+        <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="12AF2AC1" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="00EC6C20" w:rsidRPr="00920CB2" w14:paraId="4A33B054" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68328356" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7023FA94" w14:textId="77777777" w:rsidR="00EC6C20" w:rsidRPr="00920CB2" w:rsidRDefault="00EC6C20" w:rsidP="004E6EC7">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of Referral:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E7018F" w14:textId="77777777" w:rsidR="00E46BF1" w:rsidRPr="00920CB2" w:rsidRDefault="00E46BF1" w:rsidP="004E6EC7">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC6C20" w:rsidRPr="00920CB2" w14:paraId="741BC4A2" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F1FD9F2" w14:textId="77777777" w:rsidR="00EC6C20" w:rsidRPr="00920CB2" w:rsidRDefault="00EC6C20" w:rsidP="004E6EC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name of Referring Practitioner:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C005724" w14:textId="77777777" w:rsidR="00E46BF1" w:rsidRPr="00920CB2" w:rsidRDefault="00E46BF1" w:rsidP="004E6EC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC6C20" w:rsidRPr="00920CB2" w14:paraId="66CCAC96" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F6354D9" w14:textId="77777777" w:rsidR="00EC6C20" w:rsidRPr="00920CB2" w:rsidRDefault="00EC6C20" w:rsidP="004E6EC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Referring Agency:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685382C5" w14:textId="77777777" w:rsidR="00E46BF1" w:rsidRPr="00920CB2" w:rsidRDefault="00E46BF1" w:rsidP="004E6EC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC6C20" w:rsidRPr="00920CB2" w14:paraId="4D0DAE8A" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5505DB58" w14:textId="2BC05AC1" w:rsidR="00EC6C20" w:rsidRPr="00920CB2" w:rsidRDefault="00671364" w:rsidP="46C8A5D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="46C8A5D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Referring Practitioner </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6C20" w:rsidRPr="46C8A5D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Contact Information</w:t>
+            </w:r>
+            <w:r w:rsidR="00E922C7" w:rsidRPr="46C8A5D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6C20" w:rsidRPr="46C8A5D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(email and telephone)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6C20" w:rsidRPr="46C8A5D4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CBCAB8A" w14:textId="77777777" w:rsidR="00D1151E" w:rsidRPr="00920CB2" w:rsidRDefault="00D1151E" w:rsidP="004E6EC7">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B302B0" w:rsidRPr="00920CB2" w14:paraId="485CF51B" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14FE366F" w14:textId="30D7171D" w:rsidR="00B302B0" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is this a repeat referral? </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4340">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Y/N</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777B0C39" w14:textId="46179649" w:rsidR="00B302B0" w:rsidRPr="00B302B0" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B302B0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(a repeat referral is when </w:t>
+            </w:r>
+            <w:r w:rsidR="00A20927">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>there has been further domestic abuse experience within 12 months of the case being last heard at MARAC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CC4417" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B302B0" w:rsidRPr="00920CB2" w14:paraId="5C614255" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EDC312" w14:textId="486972AA" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E052F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Survivor details </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B302B0" w:rsidRPr="00920CB2" w14:paraId="0034CB14" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7270" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E82A4C5" w14:textId="405EC324" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Full Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (including any Alias)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A3AAAF2" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="225ADBCE" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="57BCC740" w14:textId="664ADC56" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>D.O.B:</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>f Birth</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="6CDFB1A7" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="00B302B0" w:rsidRPr="00920CB2" w14:paraId="1E5798E1" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6507FB70" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...69 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="045F762B" w14:textId="5B4D51AA" w:rsidR="00B302B0" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full Address (including postcode): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D8A577" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66792DFB" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B33EF65" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D44F011" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="693EBD80" w14:textId="7A2E6297" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Landlord (if known):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A1EDBB6" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...136 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="26F8B8AF" w14:textId="7CAE99B2" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telephone number:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ED1DB9B" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRPr="00FB3678" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43E28E78" w14:textId="229EC958" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is it safe to call the </w:t>
+            </w:r>
+            <w:r w:rsidR="00357E07">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Survivor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">?  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E74BA5" w14:textId="0ABD47EC" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Alternative safe contact details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A989E4" w14:textId="654F751E" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any relevant contact information (e.g., </w:t>
+            </w:r>
+            <w:r w:rsidR="00D214A1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>do they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> require an interpreter or BSL interpreter?)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B1BA360" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="0947E279" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="00B302B0" w:rsidRPr="00920CB2" w14:paraId="064044A4" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CAF3A05" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4932C4CE" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gender:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2190C515" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="416CE2DC" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="49E58C32" w14:textId="77777777" w:rsidR="00B302B0" w:rsidRPr="00920CB2" w:rsidRDefault="00B302B0" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-              <w:t>Temporary address, if not staying at home:</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnicity: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="0FDEEC25" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="00AD38EB" w:rsidRPr="00920CB2" w14:paraId="68ED656C" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63348E71" w14:textId="77777777" w:rsidR="00C65E92" w:rsidRPr="00DD019B" w:rsidRDefault="00C65E92" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6EE5C626" w14:textId="220587DD" w:rsidR="00AD38EB" w:rsidRPr="00AD38EB" w:rsidRDefault="00AD38EB" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English speaker? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD38EB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If not, state language </w:t>
+            </w:r>
+            <w:r w:rsidR="002F0DD1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in the box opposite.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FEC2464" w14:textId="688A6FC8" w:rsidR="00AD38EB" w:rsidRPr="00920CB2" w:rsidRDefault="00AD38EB" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03BD558B" w14:textId="4A750A57" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="113CEA18" w14:textId="19A47FD7" w:rsidR="00AD38EB" w:rsidRPr="00920CB2" w:rsidRDefault="002F0DD1" w:rsidP="00B302B0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...73 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Language spoken:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65E92" w:rsidRPr="00DD019B" w14:paraId="58A899D4" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="004C4467" w:rsidRPr="00920CB2" w14:paraId="67C5EE6E" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45A96B23" w14:textId="679974C3" w:rsidR="00C65E92" w:rsidRPr="00DD019B" w:rsidRDefault="00C65E92" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6A95FF53" w14:textId="654A6226" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sexuality</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>/Tel no.:</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F7FEF04" w14:textId="5091511F" w:rsidR="00C65E92" w:rsidRPr="00DD019B" w:rsidRDefault="00C65E92" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="18AAFD9F" w14:textId="7E29807C" w:rsidR="004C4467" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Are there any presenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neurodiverse needs or disabilities that require support</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? Yes/No – please state </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630F94A2" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65E92" w:rsidRPr="00DD019B" w14:paraId="1DFE0382" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="004C4467" w:rsidRPr="00920CB2" w14:paraId="691D5B54" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A58A930" w14:textId="77777777" w:rsidR="00C65E92" w:rsidRPr="00DD019B" w:rsidRDefault="00C65E92" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5BEB2800" w14:textId="77777777" w:rsidR="004C4467" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is there use of substances? Yes/No – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00343CB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
+            </w:r>
+            <w:r w:rsidR="00343CB5" w:rsidRPr="00343CB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>provide details and if the survivor is engaging with support.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F50681" w14:textId="4DFE93A3" w:rsidR="008745FE" w:rsidRPr="00920CB2" w:rsidRDefault="008745FE" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="439AA022" w14:textId="77777777" w:rsidR="00C65E92" w:rsidRPr="00DD019B" w:rsidRDefault="00C65E92" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="44075A3B" w14:textId="55EE0A11" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...43 lines deleted...]
-            </w:sdt>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are there any presenting </w:t>
+            </w:r>
+            <w:r w:rsidR="001C29E3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mental health</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needs that require support? Yes/No – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please </w:t>
+            </w:r>
+            <w:r w:rsidR="00742C00" w:rsidRPr="00742C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>provide details and if the survivor is open to services.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65E92" w:rsidRPr="00DD019B" w14:paraId="2E4F76D1" w14:textId="77777777" w:rsidTr="00181EE4">
+      <w:tr w:rsidR="004C4467" w:rsidRPr="00920CB2" w14:paraId="5C349852" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="690"/>
+          <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7912268E" w14:textId="77777777" w:rsidR="00C65E92" w:rsidRPr="00DD019B" w:rsidRDefault="00C65E92" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2F58DB29" w14:textId="654B0D18" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Survivor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...36 lines deleted...]
-            </w:sdt>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> consented to the MARAC referral being made?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDC8EA1" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F64EFC8" w14:textId="77777777" w:rsidR="00C65E92" w:rsidRPr="00DD019B" w:rsidRDefault="00C65E92" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6E58B56A" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...51 lines deleted...]
-            </w:sdt>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65E92" w:rsidRPr="00DD019B" w14:paraId="30E46580" w14:textId="77777777" w:rsidTr="00181EE4">
+      <w:tr w:rsidR="004C4467" w:rsidRPr="00920CB2" w14:paraId="0AB8A067" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16C564F7" w14:textId="32681CE1" w:rsidR="00C65E92" w:rsidRDefault="00181EE4" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="68C46285" w14:textId="3FA16B1E" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Survivor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> consented to being referred to the IDVA service?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51047543" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...100 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BFC80C2" w14:textId="77777777" w:rsidR="00C65E92" w:rsidRPr="00DD019B" w:rsidRDefault="00C65E92" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3313693A" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...37 lines deleted...]
-            </w:sdt>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes/No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00414014" w:rsidRPr="00DD019B" w14:paraId="5855C82E" w14:textId="77777777" w:rsidTr="00181EE4">
+      <w:tr w:rsidR="004C4467" w:rsidRPr="00920CB2" w14:paraId="1D74858A" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="853"/>
+          <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F225545" w14:textId="77777777" w:rsidR="00414014" w:rsidRDefault="00414014" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="67EE4A16" w14:textId="15988905" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Are there additional survivors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the household</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F8ABBDD" w14:textId="469A2F1E" w:rsidR="00414014" w:rsidRPr="00DD019B" w:rsidRDefault="00181EE4" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3B9D1073" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...37 lines deleted...]
-            </w:sdt>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If so, please provide their details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="138CD92E" w14:textId="77777777" w:rsidR="008745FE" w:rsidRPr="00920CB2" w:rsidRDefault="008745FE" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65E92" w:rsidRPr="00DD019B" w14:paraId="61D8C53F" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="004C4467" w:rsidRPr="00920CB2" w14:paraId="510F2607" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="387"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="225A3D57" w14:textId="3BE04A0A" w:rsidR="00C65E92" w:rsidRPr="00DD019B" w:rsidRDefault="00C65E92" w:rsidP="00C65E92">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1A33D215" w14:textId="153FAFB8" w:rsidR="004C4467" w:rsidRPr="002E653A" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...81 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Perpetrator details (please add rows if required)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C4467" w:rsidRPr="00920CB2" w14:paraId="58738F67" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="174"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D32AF70" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="002E653A" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="531193FF" w14:textId="77777777" w:rsidR="00C65E92" w:rsidRDefault="00414014" w:rsidP="00414014">
-[...143 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2C812DCF" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="002E653A" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DOB</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8AADC9" w14:textId="03A96884" w:rsidR="00414014" w:rsidRPr="00DD019B" w:rsidRDefault="00414014" w:rsidP="00C65E92">
-[...54 lines deleted...]
-            </w:sdt>
+          <w:p w14:paraId="72C73B08" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="002E653A" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6030A421" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="002E653A" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="45157A80" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="002E653A" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gender &amp; Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="64096BA5" w14:textId="58277F51" w:rsidR="004C4467" w:rsidRPr="002E653A" w:rsidRDefault="000107A3" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="004C4467" w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>elationship to the survivor</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00414014" w:rsidRPr="00DD019B" w14:paraId="64F08119" w14:textId="77777777" w:rsidTr="00181EE4">
+      <w:tr w:rsidR="004C4467" w:rsidRPr="00920CB2" w14:paraId="473A78C8" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="619"/>
+          <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5269" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A2ED695" w14:textId="63B24640" w:rsidR="00414014" w:rsidRDefault="00181EE4" w:rsidP="00414014">
-[...65 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="645142EC" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2659FAA0" w14:textId="7F5D8185" w:rsidR="00414014" w:rsidRPr="00414014" w:rsidRDefault="00414014" w:rsidP="00414014">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1C815624" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28D266F7" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC4DAF0" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D0FEE6B" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C4467" w:rsidRPr="00920CB2" w14:paraId="6DDBB3FF" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29385870" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71A59AF9" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Heading1Char"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79373DF0" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57500736" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34319988" w14:textId="77777777" w:rsidR="004C4467" w:rsidRPr="00920CB2" w:rsidRDefault="004C4467" w:rsidP="004C4467">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00507BCD" w:rsidRPr="00920CB2" w14:paraId="7AC139E2" w14:textId="2E921AB5" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5538AFE8" w14:textId="08D2DC71" w:rsidR="00507BCD" w:rsidRPr="00CE5BC8" w:rsidRDefault="00507BCD" w:rsidP="00CE5BC8">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is there use of substances? Yes/No – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00343CB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide details and if the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5BC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>perpetrator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00343CB5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is engaging with support.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D1271D8" w14:textId="6EB1D816" w:rsidR="00E30B51" w:rsidRDefault="00E30B51">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Perpetrator 1:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36175E1B" w14:textId="786D4ACE" w:rsidR="00507BCD" w:rsidRPr="00920CB2" w:rsidRDefault="00E30B51" w:rsidP="00E30B51">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Perpetrator 2:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00507BCD" w:rsidRPr="00920CB2" w14:paraId="196851C3" w14:textId="21032E1D" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ADF73BF" w14:textId="0469AFF3" w:rsidR="00507BCD" w:rsidRPr="00CE5BC8" w:rsidRDefault="00507BCD" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are there any presenting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>mental health</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needs that require support? Yes/No – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide details and if the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5BC8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>perpetrator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742C00">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is open to services. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="483F7246" w14:textId="77777777" w:rsidR="00E30B51" w:rsidRDefault="00E30B51" w:rsidP="00E30B51">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Perpetrator 1:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120CE2FC" w14:textId="450FC95C" w:rsidR="00507BCD" w:rsidRPr="00920CB2" w:rsidRDefault="00E30B51" w:rsidP="00E30B51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Perpetrator 2:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E15B5" w:rsidRPr="00920CB2" w14:paraId="1478A0A3" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="20952351" w14:textId="51FF1235" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Children details (please add rows if required)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E15B5" w:rsidRPr="00920CB2" w14:paraId="70F1BEA2" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B74841" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5BEAE8" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:kern w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:kern w:val="32"/>
+              </w:rPr>
+              <w:t>DOB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4FCBE0" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294D4B7C" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC0D463" w14:textId="595279A9" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A64897">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gender &amp; Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A08A97" w14:textId="668D13EB" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>elationship to the perpetrator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E15B5" w:rsidRPr="00920CB2" w14:paraId="158ED2F8" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="052B4FC1" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="699F5F2D" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:kern w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="221326CD" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53C45E10" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F59729E" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E15B5" w:rsidRPr="00920CB2" w14:paraId="1EBEC8AD" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23403715" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00955562" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="718DE2F0" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:kern w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B4807DF" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4562EB6D" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EEE8059" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E15B5" w:rsidRPr="00920CB2" w14:paraId="438ABAF8" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E000C8" w14:textId="3ECF5009" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pregnancy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details (please add rows if required)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E15B5" w:rsidRPr="00920CB2" w14:paraId="408E88F8" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="174"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C338C6B" w14:textId="68E0194D" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Is the survivor pregnant?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="209EB3EC" w14:textId="4A14D952" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>EDD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="75731784" w14:textId="6285B66A" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Registered Hospital &amp; Midwife Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5A07F5" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gender &amp; Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F01626" w14:textId="261F6BA5" w:rsidR="003E15B5" w:rsidRPr="002E653A" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E653A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Childs relationship to the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>survivor and/or perpetrator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E15B5" w:rsidRPr="00920CB2" w14:paraId="7492C80A" w14:textId="77777777" w:rsidTr="46C8A5D4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="372971C7" w14:textId="2F45E108" w:rsidR="003E15B5" w:rsidRPr="00EF56CE" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E052F0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Y/N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BFEB769" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05CF0200" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="718C7F15" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35F4349A" w14:textId="77777777" w:rsidR="003E15B5" w:rsidRPr="00920CB2" w:rsidRDefault="003E15B5" w:rsidP="003E15B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BD81E1A" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="4BF1EC12" w14:textId="77777777" w:rsidR="008745FE" w:rsidRDefault="008745FE" w:rsidP="00D711F6">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D07970C" w14:textId="081AB5E2" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="00A2227F" w:rsidP="003C5EE6">
+    <w:p w14:paraId="0E97E456" w14:textId="77777777" w:rsidR="008745FE" w:rsidRDefault="008745FE" w:rsidP="00D711F6">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="16E9B30F" w14:textId="77777777" w:rsidR="00C10886" w:rsidRDefault="00C10886" w:rsidP="00D711F6">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...153 lines deleted...]
-    <w:p w14:paraId="1963DF08" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="221E6AE8" w14:textId="14BC4D2F" w:rsidR="001F085B" w:rsidRPr="008745FE" w:rsidRDefault="008745FE" w:rsidP="00D711F6">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD019B">
+      <w:r w:rsidRPr="008745FE">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>THRESHOLD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008745FE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...35 lines deleted...]
-        <w:t>HEALTH DETAILS:</w:t>
+        <w:t xml:space="preserve"> FOR REFERRAL- PLEASE TICK AND PROVIDE INFORMATION IN THE BOXES BELOW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780508E1" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="2B4D409D" w14:textId="77777777" w:rsidR="001F085B" w:rsidRPr="00C04003" w:rsidRDefault="001F085B" w:rsidP="00D711F6">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5270"/>
-        <w:gridCol w:w="5362"/>
+        <w:gridCol w:w="3970"/>
+        <w:gridCol w:w="6804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="5EC4E417" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="00416AD4" w:rsidRPr="00920CB2" w14:paraId="63D09FDE" w14:textId="77777777" w:rsidTr="002E705A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5270" w:type="dxa"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7432A1D0" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7FF8229F" w14:textId="02C2BA5D" w:rsidR="00416AD4" w:rsidRPr="00920CB2" w:rsidRDefault="005B2159" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Visible high</w:t>
+            </w:r>
+            <w:r w:rsidR="00416AD4" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00416AD4" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>isk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t>14 ticks or more on the Dash risk assessment</w:t>
+            </w:r>
+            <w:r w:rsidR="00A65996">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Physical health issues?</w:t>
-[...69 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09563B2F" w14:textId="3F0D9649" w:rsidR="0016555E" w:rsidRPr="00920CB2" w:rsidRDefault="0016555E" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5362" w:type="dxa"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9E4B90" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4C293485" w14:textId="05DF3490" w:rsidR="00416AD4" w:rsidRPr="00920CB2" w:rsidRDefault="00416AD4" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD019B">
-[...77 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="32221648" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="00416AD4" w:rsidRPr="00920CB2" w14:paraId="77D47720" w14:textId="77777777" w:rsidTr="002E705A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5270" w:type="dxa"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="426F2A29" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...85 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="323B2212" w14:textId="03744599" w:rsidR="00416AD4" w:rsidRPr="00920CB2" w:rsidRDefault="0016555E" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professional Judgement </w:t>
+            </w:r>
+            <w:r w:rsidR="005B2159" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– please </w:t>
+            </w:r>
+            <w:r w:rsidR="00E46BF1" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>provide details</w:t>
+            </w:r>
+            <w:r w:rsidR="00A65996">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5591E169" w14:textId="5CE7AA26" w:rsidR="0016555E" w:rsidRPr="00920CB2" w:rsidRDefault="0016555E" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5362" w:type="dxa"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA4207E" w14:textId="77777777" w:rsidR="007A2813" w:rsidRPr="00DD019B" w:rsidRDefault="007A2813" w:rsidP="007A2813">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="58816A36" w14:textId="77777777" w:rsidR="00150A29" w:rsidRPr="00920CB2" w:rsidRDefault="00150A29" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...64 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="4451F371" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="00416AD4" w:rsidRPr="00920CB2" w14:paraId="6E941EB0" w14:textId="77777777" w:rsidTr="002E705A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5270" w:type="dxa"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="60BD970E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...85 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3430CA00" w14:textId="1E9EC0D3" w:rsidR="00416AD4" w:rsidRPr="00920CB2" w:rsidRDefault="0016555E" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potential Escalation </w:t>
+            </w:r>
+            <w:r w:rsidR="00E46BF1" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(including 5+ Police reports in the last 12 months)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A65996">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CEAFAD7" w14:textId="72BC8060" w:rsidR="0016555E" w:rsidRPr="00920CB2" w:rsidRDefault="0016555E" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5362" w:type="dxa"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F85502" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4DA5D974" w14:textId="77777777" w:rsidR="00416AD4" w:rsidRPr="00920CB2" w:rsidRDefault="00416AD4" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...65 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="75CF1A09" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="00416AD4" w:rsidRPr="00920CB2" w14:paraId="4AC6DD7B" w14:textId="77777777" w:rsidTr="002E705A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5270" w:type="dxa"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="16F50F85" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...65 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="436A4730" w14:textId="3D439111" w:rsidR="00416AD4" w:rsidRPr="00920CB2" w:rsidRDefault="0016555E" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Repeat Case</w:t>
+            </w:r>
+            <w:r w:rsidR="00E46BF1" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D741BB" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(there</w:t>
+            </w:r>
+            <w:r w:rsidR="00E46BF1" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has been further abuse disclosed within 12 months of the last MARAC referral being made</w:t>
+            </w:r>
+            <w:r w:rsidR="00A76750">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the same perpetrator</w:t>
+            </w:r>
+            <w:r w:rsidR="00E46BF1" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5362" w:type="dxa"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0586D242" w14:textId="3546B4F8" w:rsidR="00EA50DF" w:rsidRPr="00DD019B" w:rsidRDefault="00EA50DF" w:rsidP="00EA50DF">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5F39E303" w14:textId="77777777" w:rsidR="00416AD4" w:rsidRPr="00920CB2" w:rsidRDefault="00416AD4" w:rsidP="00D711F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...96 lines deleted...]
-          </w:sdt>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2526CF12" w14:textId="05A5AFF4" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="73AB7D25" w14:textId="2EC8FA76" w:rsidR="628CD69F" w:rsidRDefault="628CD69F" w:rsidP="4938AF0C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="405BCAD4" w14:textId="77777777" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="003C5EE6">
+    <w:p w14:paraId="7155DDE1" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4DA8C9" w14:textId="77777777" w:rsidR="009262E9" w:rsidRPr="00920CB2" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B29583B" w14:textId="35751F7D" w:rsidR="628CD69F" w:rsidRPr="008E2105" w:rsidRDefault="008E2105" w:rsidP="4938AF0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2105">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLEASE SELECT THE PRESENTING </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2D0D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FORMS OF DOMESTIC ABUSE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2105">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>AS BELOW:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30123D4F" w14:textId="77777777" w:rsidR="00AE47B0" w:rsidRPr="00920CB2" w:rsidRDefault="00AE47B0" w:rsidP="68540174">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3686"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009359FA" w:rsidRPr="00920CB2" w14:paraId="4978813D" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0875477B" w14:textId="56BE18DE" w:rsidR="009359FA" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="68540174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="457927232"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historic abuse and abuse in childhood              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1643EFC9" w14:textId="1317B68C" w:rsidR="009359FA" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="68540174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="452062474"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coercive Control                                  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4752AB0A" w14:textId="6ECA8255" w:rsidR="009359FA" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="68540174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1786413671"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Female Genital Mutilation              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009359FA" w:rsidRPr="00920CB2" w14:paraId="3F49C6A8" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F02DC80" w14:textId="795BA957" w:rsidR="009359FA" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="68540174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1301155316"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="002B37CD" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="002B37CD" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Sexual Abuse/Violence</w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD1DE16" w14:textId="0824711C" w:rsidR="009359FA" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="68540174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-736930085"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Abuse                                               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D41C5B0" w14:textId="61D7BDEF" w:rsidR="009359FA" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="68540174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1868942179"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domestic Servitude                        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009359FA" w:rsidRPr="00920CB2" w14:paraId="73FAA6F1" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C56ED15" w14:textId="4A28E83B" w:rsidR="009359FA" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="68540174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="54896603"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7BB7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexual </w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Exploitation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD1EE21" w14:textId="618C61BA" w:rsidR="009359FA" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="68540174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-109448035"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Emotional Abuse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A96E55" w14:textId="436FB42A" w:rsidR="009359FA" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="68540174">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1717107476"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009359FA" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Honour Based Abuse                     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A378A" w:rsidRPr="00920CB2" w14:paraId="52FB4607" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E35353" w14:textId="7D631F71" w:rsidR="004A378A" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1494562617"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexual Harassment                        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="39008705" w14:textId="31992AE1" w:rsidR="004A378A" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-79143040"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Abuse                                              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6448ABFF" w14:textId="124E7D9B" w:rsidR="004A378A" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-495492810"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forced Marriage                             </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A378A" w:rsidRPr="00920CB2" w14:paraId="56DD615E" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBA6612" w14:textId="4A77BC80" w:rsidR="004A378A" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="836804864"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Rape</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EA66C0" w14:textId="6ECA794A" w:rsidR="004A378A" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1575428040"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financial Abuse                               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C74C603" w14:textId="413324B0" w:rsidR="004A378A" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1350824992"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug/Alcohol Facilitated               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A378A" w:rsidRPr="00920CB2" w14:paraId="7AB6C15E" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="05ED2BCB" w14:textId="3B7EE899" w:rsidR="004A378A" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1528061910"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Revenge Porn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B5B9A6" w14:textId="22D6BEA4" w:rsidR="004A378A" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-118998704"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economical </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>buse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A00A45" w14:textId="0F98E9A0" w:rsidR="004A378A" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-235855617"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008E2105">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A378A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Threats to Kill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4DF2" w:rsidRPr="00920CB2" w14:paraId="46FB1A18" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FE88BE" w14:textId="2068FD7E" w:rsidR="004F4DF2" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="670762368"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Harassment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD0C80C" w14:textId="1DF24E2A" w:rsidR="004F4DF2" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1081790543"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> N</w:t>
+            </w:r>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>on-</w:t>
+            </w:r>
+            <w:r w:rsidR="004F4DF2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atal Strangulation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C171B3" w14:textId="393B7C2B" w:rsidR="004F4DF2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="641006216"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+            <w:r w:rsidR="004F4DF2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>, please state</w:t>
+            </w:r>
+            <w:r w:rsidR="0007014B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37976B45" w14:textId="0519F9CC" w:rsidR="004F4DF2" w:rsidRPr="00920CB2" w:rsidRDefault="004F4DF2" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4DF2" w:rsidRPr="00920CB2" w14:paraId="606CF9C2" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="50253E37" w14:textId="750760CD" w:rsidR="004F4DF2" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="868885622"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stalking </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD0A29E" w14:textId="07E59F31" w:rsidR="004F4DF2" w:rsidRPr="00920CB2" w:rsidRDefault="00000000" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1835252146"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004F4DF2" w:rsidRPr="002B37CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F4DF2" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Trafficking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41FB4AAF" w14:textId="7AAA7002" w:rsidR="004F4DF2" w:rsidRPr="00920CB2" w:rsidRDefault="004F4DF2" w:rsidP="004A378A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3739518E" w14:textId="73E41DB2" w:rsidR="00DD2967" w:rsidRDefault="00DD2967" w:rsidP="00D711F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6625CBBC" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="00D711F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195C5E0C" w14:textId="77777777" w:rsidR="009262E9" w:rsidRPr="00920CB2" w:rsidRDefault="009262E9" w:rsidP="00D711F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548DB3D6" w14:textId="7E1DA7A0" w:rsidR="00994AB0" w:rsidRPr="008E2105" w:rsidRDefault="008E2105" w:rsidP="00D711F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2105">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PLEASE COMPLETE THE FOLLOWING QUESTIONS IN FULL:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0F0F0F" w14:textId="3D2F7500" w:rsidR="004F0B28" w:rsidRPr="00920CB2" w:rsidRDefault="004F0B28" w:rsidP="00D711F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10632" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5270"/>
-        <w:gridCol w:w="5362"/>
+        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="5529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="55F2CD79" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="004F0B28" w:rsidRPr="00920CB2" w14:paraId="6B8E30DD" w14:textId="77777777" w:rsidTr="002E705A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5270" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE2AC7F" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...31 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="56FD98B4" w14:textId="4E452873" w:rsidR="004A3EE7" w:rsidRDefault="00B35900" w:rsidP="000C7BF5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Please state</w:t>
+            </w:r>
+            <w:r w:rsidR="00607793" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reason for referring to </w:t>
+            </w:r>
+            <w:r w:rsidR="002E705A" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>MARAC.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14389687" w14:textId="4AC7AF23" w:rsidR="000C7BF5" w:rsidRPr="000C7BF5" w:rsidRDefault="000C7BF5" w:rsidP="000C7BF5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5362" w:type="dxa"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C363096" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="59F372F6" w14:textId="77777777" w:rsidR="004F0B28" w:rsidRPr="00920CB2" w:rsidRDefault="004F0B28" w:rsidP="008B14A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...10 lines deleted...]
-            </w:r>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w14:paraId="4E4B6E1C" w14:textId="77777777" w:rsidTr="00FA54D7">
+      <w:tr w:rsidR="004F0B28" w:rsidRPr="00920CB2" w14:paraId="2F6FFBFB" w14:textId="77777777" w:rsidTr="002E705A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5270" w:type="dxa"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC172C5" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0DF833B7" w14:textId="48B8D0B8" w:rsidR="004F0B28" w:rsidRPr="008E2105" w:rsidRDefault="004F0B28" w:rsidP="000C7BF5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>What are the current risks</w:t>
+            </w:r>
+            <w:r w:rsidR="00185DF1" w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B35900" w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00357E07" w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...25 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>urvivor</w:t>
+            </w:r>
+            <w:r w:rsidR="00185DF1" w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and their family</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0073070E" w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please </w:t>
+            </w:r>
+            <w:r w:rsidR="00B35900" w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>evidence how these meet</w:t>
+            </w:r>
+            <w:r w:rsidR="0073070E" w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the high-risk </w:t>
+            </w:r>
+            <w:r w:rsidR="00E12796" w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>threshold</w:t>
+            </w:r>
+            <w:r w:rsidR="0073070E" w:rsidRPr="008E2105">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5362" w:type="dxa"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBAB200" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="05E4A3E3" w14:textId="77777777" w:rsidR="004F0B28" w:rsidRPr="00920CB2" w:rsidRDefault="004F0B28" w:rsidP="008B14A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F0B28" w:rsidRPr="00920CB2" w14:paraId="53CE9A87" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CA0E13" w14:textId="70982F3F" w:rsidR="004F0B28" w:rsidRPr="000C7BF5" w:rsidRDefault="00185DF1" w:rsidP="000C7BF5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How </w:t>
+            </w:r>
+            <w:r w:rsidR="00607793" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>have you (the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> referr</w:t>
+            </w:r>
+            <w:r w:rsidR="00707199" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidR="00607793" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00182F42" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> address</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ed the risks to prevent</w:t>
+            </w:r>
+            <w:r w:rsidR="00182F42" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> further harm from occurring?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="308AB1AA" w14:textId="77777777" w:rsidR="004F0B28" w:rsidRPr="00920CB2" w:rsidRDefault="004F0B28" w:rsidP="008B14A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F0B28" w:rsidRPr="00920CB2" w14:paraId="65A3862A" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="380B09BB" w14:textId="035B9CE1" w:rsidR="00182F42" w:rsidRPr="000C7BF5" w:rsidRDefault="00185DF1" w:rsidP="000C7BF5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidR="00707199" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are </w:t>
+            </w:r>
+            <w:r w:rsidR="00E12796">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00182F42" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">priorities </w:t>
+            </w:r>
+            <w:r w:rsidR="00E12796">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>of the survivor t</w:t>
+            </w:r>
+            <w:r w:rsidR="00182F42" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>o address their safety?</w:t>
+            </w:r>
+            <w:r w:rsidR="00E12796">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Do they wish to continue in the relationship?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8118DD" w14:textId="77777777" w:rsidR="004F0B28" w:rsidRPr="00920CB2" w:rsidRDefault="004F0B28" w:rsidP="008B14A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F0B28" w:rsidRPr="00920CB2" w14:paraId="49452976" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C337E14" w14:textId="04637E13" w:rsidR="00182F42" w:rsidRPr="000C7BF5" w:rsidRDefault="00182F42" w:rsidP="000C7BF5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>What outcome</w:t>
+            </w:r>
+            <w:r w:rsidR="00185DF1" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or support</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00707199" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">does the </w:t>
+            </w:r>
+            <w:r w:rsidR="00357E07" w:rsidRPr="00357E07">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Survivor</w:t>
+            </w:r>
+            <w:r w:rsidR="00D741BB" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidR="00707199" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ or </w:t>
+            </w:r>
+            <w:r w:rsidR="0073070E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>you (the referrer)</w:t>
+            </w:r>
+            <w:r w:rsidR="00707199" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wish to achieve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00707199" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>through this referral?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E78BF07" w14:textId="77777777" w:rsidR="004F0B28" w:rsidRPr="00920CB2" w:rsidRDefault="004F0B28" w:rsidP="008B14A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00607793" w:rsidRPr="00920CB2" w14:paraId="5EEB44D1" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED5F5C0" w14:textId="2AEB8F71" w:rsidR="00F870AC" w:rsidRPr="000C7BF5" w:rsidRDefault="00CD7F92" w:rsidP="000C7BF5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:r w:rsidR="00E00829" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the survivor/children currently known or supported by other agencies? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(this</w:t>
+            </w:r>
+            <w:r w:rsidR="00E00829" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> includes police, social workers, probation officers, housing officers, GPs)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5141A888" w14:textId="64412D25" w:rsidR="00607793" w:rsidRPr="00920CB2" w:rsidRDefault="00607793" w:rsidP="008B14A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002933A3" w:rsidRPr="00920CB2" w14:paraId="157929C7" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="37775308" w14:textId="01B2725B" w:rsidR="00F870AC" w:rsidRPr="000C7BF5" w:rsidRDefault="002933A3" w:rsidP="000C7BF5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has a police report been </w:t>
+            </w:r>
+            <w:r w:rsidR="00F870AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>made</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the </w:t>
+            </w:r>
+            <w:r w:rsidR="000C7BF5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00357E07" w:rsidRPr="00357E07">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>urvivor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? if not, has a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F870AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>third-party</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report been made by you</w:t>
+            </w:r>
+            <w:r w:rsidR="00F870AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (the referrer)? If not,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E12796">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please state the reason for this</w:t>
+            </w:r>
+            <w:r w:rsidR="00F870AC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B9297A" w14:textId="77777777" w:rsidR="002933A3" w:rsidRPr="00920CB2" w:rsidRDefault="002933A3" w:rsidP="008B14A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F870AC" w:rsidRPr="00920CB2" w14:paraId="61E9B0BB" w14:textId="77777777" w:rsidTr="002E705A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="66570178" w14:textId="45C37B3A" w:rsidR="0073070E" w:rsidRPr="000C7BF5" w:rsidRDefault="007463A9" w:rsidP="000C7BF5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Have an</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24BBE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>safety measures already been offered/put in place for the survivor i.e.</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6937">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009322A2" w:rsidRPr="009F6937">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panic alarms, </w:t>
+            </w:r>
+            <w:r w:rsidR="0073070E" w:rsidRPr="009F6937">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="009322A2" w:rsidRPr="009F6937">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pecial </w:t>
+            </w:r>
+            <w:r w:rsidR="0073070E" w:rsidRPr="009F6937">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="009322A2" w:rsidRPr="009F6937">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>chemes, Tecsafe</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6937">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:r w:rsidR="009322A2" w:rsidRPr="009F6937">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Holi-Guard app</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6937">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E04CA9" w14:textId="77777777" w:rsidR="00F870AC" w:rsidRPr="00920CB2" w:rsidRDefault="00F870AC" w:rsidP="008B14A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3ECC0648" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="047D8C57" w14:textId="2E0FA776" w:rsidR="00F870AC" w:rsidRPr="00920CB2" w:rsidRDefault="00F870AC" w:rsidP="4938AF0C">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3419D764" w14:textId="59322F5B" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="4B5BFC94" w14:textId="48F8B3C0" w:rsidR="00C10886" w:rsidRDefault="00C10886" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...1908 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...285 lines deleted...]
-    <w:p w14:paraId="05E14725" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="42C7ABFF" w14:textId="1A53DA5F" w:rsidR="00C10886" w:rsidRDefault="00C10886" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...34 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...296 lines deleted...]
-    <w:p w14:paraId="19CA56C5" w14:textId="77777777" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="53CF2D8F" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26F86762" w14:textId="10C3FF97" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="00A2227F" w:rsidP="003C5EE6">
-[...19 lines deleted...]
-    <w:p w14:paraId="22A2CEFB" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="63BE4386" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AEB2562" w14:textId="3531D80D" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="22AE7E2A" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD019B">
-[...47 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0A061545" w14:textId="1B993E0F" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="57399EE2" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="5CA85049" w14:textId="294530B7" w:rsidR="001F7425" w:rsidRPr="00DD019B" w:rsidRDefault="001F7425" w:rsidP="001F7425">
+    <w:p w14:paraId="5569B35D" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...618 lines deleted...]
-        <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DB4F7C" w14:textId="15AC58B5" w:rsidR="001D4BB4" w:rsidRPr="00A2227F" w:rsidRDefault="001D4BB4" w:rsidP="001D4BB4">
+    <w:p w14:paraId="15FF6319" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...65 lines deleted...]
-    <w:p w14:paraId="24EE5B40" w14:textId="77777777" w:rsidR="001D4BB4" w:rsidRPr="00DD019B" w:rsidRDefault="001D4BB4" w:rsidP="001D4BB4">
+    <w:p w14:paraId="12582575" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69FFB1DC" w14:textId="77777777" w:rsidR="001D4BB4" w:rsidRPr="00DD019B" w:rsidRDefault="001D4BB4" w:rsidP="001D4BB4">
+    <w:p w14:paraId="08088FC4" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...326 lines deleted...]
-    <w:p w14:paraId="5D48FCF3" w14:textId="77777777" w:rsidR="00AD1804" w:rsidRPr="00AD1804" w:rsidRDefault="00AD1804" w:rsidP="00AD1804">
+    <w:p w14:paraId="08C89D00" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E542961" w14:textId="09E05764" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="00A2227F" w:rsidP="003C5EE6">
-[...31 lines deleted...]
-    <w:p w14:paraId="2DC45125" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="75220CD8" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A16A16E" w14:textId="780FCCA8" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="43589F3D" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...261 lines deleted...]
-    <w:p w14:paraId="0B06EE3E" w14:textId="23EE8250" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="21D32FE9" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...146 lines deleted...]
-    <w:p w14:paraId="1009FCF9" w14:textId="6A3AA1FD" w:rsidR="00FA54D7" w:rsidRPr="00AD1804" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="19C17C7E" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66655654" w14:textId="58ADB22D" w:rsidR="00FA54D7" w:rsidRPr="00AD1804" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="3C6E770D" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...124 lines deleted...]
-    <w:p w14:paraId="1A994423" w14:textId="04D7B9C0" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="6947692B" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FDB5B7" w14:textId="3A312BCF" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="074C2B5F" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6A877C" w14:textId="10DC4703" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="7D41E5C1" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D9D02F2" w14:textId="3B86FB58" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="0AB3CEFD" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44653B81" w14:textId="7AA8AA36" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="58D5C5B6" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3396DE77" w14:textId="3DE15705" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="7DF77285" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D421DA" w14:textId="4D23632A" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="7F958433" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A01A39" w14:textId="561ADFFC" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="0A46CD60" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="600FBA3C" w14:textId="56687B05" w:rsidR="00FA54D7" w:rsidRPr="00DD019B" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="42DD649A" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="014445E3" w14:textId="0864DB12" w:rsidR="00FA54D7" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+    <w:p w14:paraId="592D834A" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2034E91A" w14:textId="28DF60B1" w:rsidR="00774F39" w:rsidRDefault="00774F39" w:rsidP="00FA54D7">
+    <w:p w14:paraId="5B833AAA" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B7070E6" w14:textId="03A80BAA" w:rsidR="00A2227F" w:rsidRDefault="00A2227F" w:rsidP="00FA54D7">
+    <w:p w14:paraId="2193686E" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646C4AE1" w14:textId="48164F44" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="13AEE46C" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A2227F">
+    </w:p>
+    <w:p w14:paraId="2A05D2B6" w14:textId="77777777" w:rsidR="009262E9" w:rsidRDefault="009262E9" w:rsidP="4938AF0C">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Risk Indicator Checklist</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AD3593" w14:textId="7D188074" w:rsidR="003C5EE6" w:rsidRDefault="0082319B" w:rsidP="008F6171">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLEASE COMPLETE: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2227F">
+      <w:r w:rsidR="00DD2967" w:rsidRPr="00EA46F0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (must be completed) for MARAC case identification when domestic abuse, ‘honour’- based violence and/or stalking are disclosed</w:t>
+        <w:t>DASH Risk Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29818496" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00DD019B" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="43024308" w14:textId="77777777" w:rsidR="008F6171" w:rsidRPr="008F6171" w:rsidRDefault="008F6171" w:rsidP="008F6171">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6755"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="6806"/>
+        <w:gridCol w:w="887"/>
+        <w:gridCol w:w="661"/>
+        <w:gridCol w:w="816"/>
+        <w:gridCol w:w="1286"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="744137F7" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="744137F7" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
-            <w:shd w:val="pct20" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="3255" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="68C84914" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="68C84914" w14:textId="7AFF731C" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Please explain that the purpose of asking these questions is for the safety and protection of the individual concerned.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66A87541" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...80 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="66A87541" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67A73B84" w14:textId="4167D0D1" w:rsidR="003C5EE6" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Please use the comment box at the end of the form to expand on any</w:t>
+            </w:r>
+            <w:r w:rsidR="006277E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>answer</w:t>
+            </w:r>
+            <w:r w:rsidR="00130D44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FB2A40" w14:textId="77777777" w:rsidR="006277E8" w:rsidRPr="00920CB2" w:rsidRDefault="006277E8" w:rsidP="00057C65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21D1F03C" w14:textId="62CDBF95" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It is assumed that your main source of information is the </w:t>
+            </w:r>
+            <w:r w:rsidR="00357E07">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>survivor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If this is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>not the case</w:t>
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">not the </w:t>
+            </w:r>
+            <w:r w:rsidR="00130D44" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>case,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please indicate in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA544B" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>right-hand</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> column</w:t>
+            </w:r>
+            <w:r w:rsidR="00130D44">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A32F4A" w14:textId="2A308102" w:rsidR="00FA54D7" w:rsidRPr="00920CB2" w:rsidRDefault="00FA54D7" w:rsidP="00057C65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
-            <w:shd w:val="pct20" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="424" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3059F8C9" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="3059F8C9" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A9F4C4" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="06A9F4C4" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(tick)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="411FAA17" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="4746995C" w14:textId="77777777" w:rsidR="00EF71D6" w:rsidRDefault="00EF71D6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="76CD189B" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="210E6F3E" w14:textId="51947483" w:rsidR="006277E8" w:rsidRPr="00920CB2" w:rsidRDefault="006277E8" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006277E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Please provide details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="411FAA17" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76CD189B" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3535F3DC" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="238" w:type="pct"/>
-            <w:shd w:val="pct20" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="316" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="71D91B02" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="37E42250" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D91B02" w14:textId="0CCEFB94" w:rsidR="006277E8" w:rsidRPr="00920CB2" w:rsidRDefault="006277E8" w:rsidP="00057C65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(tick)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="475" w:type="pct"/>
-[...1 lines deleted...]
-            <w:shd w:val="pct20" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="390" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="30EDFEA2" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="30EDFEA2" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Don’t </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="354E5DB3" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="47A66470" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Know</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="354E5DB3" w14:textId="01BBB1B2" w:rsidR="006277E8" w:rsidRPr="00920CB2" w:rsidRDefault="006277E8" w:rsidP="00057C65">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(tick)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="659" w:type="pct"/>
-            <w:shd w:val="pct20" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6D757F" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="1A6D757F" w14:textId="73A74B3B" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              <w:t>State source of info if not the victim e.g. police officer</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State source of info if not the </w:t>
+            </w:r>
+            <w:r w:rsidR="00357E07">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>survivors</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e.g. police officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="51FBFA00" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="51FBFA00" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B93AEEE" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="4B93AEEE" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Has the current incident resulted in injury? </w:t>
             </w:r>
-            <w:r w:rsidRPr="00181EE4">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(Please state what and whether this is the first injury.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050CECBB" w14:textId="0DFA04B8" w:rsidR="00FA54D7" w:rsidRPr="00A2227F" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+          <w:p w14:paraId="050CECBB" w14:textId="0DFA04B8" w:rsidR="00FA54D7" w:rsidRPr="00920CB2" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-107278939"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BE267EC" w14:textId="579B9935" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-497811563"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="17B9A619" w14:textId="31DBB830" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="88284417"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4825CCFF" w14:textId="75AFE1C5" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE267EC" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="6D362A27" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...211 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="46F64C84" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="46F64C84" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB2B820" w14:textId="5B7EBDB3" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00181EE4">
+          <w:p w14:paraId="74900F68" w14:textId="77777777" w:rsidR="000E089C" w:rsidRDefault="003C5EE6" w:rsidP="000E089C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you very frightened?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="454E9391" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-            <w:pPr>
+          <w:p w14:paraId="454E9391" w14:textId="17856C15" w:rsidR="003C5EE6" w:rsidRPr="000E089C" w:rsidRDefault="003C5EE6" w:rsidP="000E089C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...29 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E089C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3502F00E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1224879188"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4CC012BD" w14:textId="68259711" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1979758115"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7F9BCBB3" w14:textId="7BED8DCF" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1399719113"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="16E29993" w14:textId="72C330F0" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC012BD" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="0E2A6683" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...63 lines deleted...]
-          <w:p w14:paraId="7F9BCBB3" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BAB555B" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...152 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="46BC801E" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="46BC801E" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71E2303A" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="0B91F1F0" w14:textId="77777777" w:rsidR="000E089C" w:rsidRDefault="003C5EE6" w:rsidP="000E089C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">What are you afraid of?  Is it further injury or violence?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A2227F">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(Please give an indication of what you think (name of abuser(s)...) might do and to whom, including children)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D611DD4" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="4926E81D" w14:textId="0FDF7B82" w:rsidR="003C5EE6" w:rsidRPr="000E089C" w:rsidRDefault="003C5EE6" w:rsidP="000E089C">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="61C21220" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E089C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Comment:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3E33BC" w14:textId="5390E359" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00AE0A2F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="934783748"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="06539289" w14:textId="15CA0427" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="202684300"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4F294026" w14:textId="6A0545AD" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1425766155"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C8EDC59" w14:textId="208F5F24" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="06539289" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="0FA84DC7" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...211 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="12B96AF2" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="12B96AF2" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="488BDAE9" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="1A1961CD" w14:textId="2DBA3164" w:rsidR="000E089C" w:rsidRDefault="003C5EE6" w:rsidP="000E089C">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3859F895" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you feel isolated from family/friends i.e. does </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E089C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2F7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E089C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ame of abuser(s)……</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E089C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00BE2F7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E089C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2F7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>try to stop you from</w:t>
+            </w:r>
+            <w:r w:rsidR="000E089C" w:rsidRPr="00BE2F7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2F7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>seeing friends/family/doctor or others?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA24118" w14:textId="61FBF601" w:rsidR="003C5EE6" w:rsidRPr="000E089C" w:rsidRDefault="003C5EE6" w:rsidP="000E089C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText3"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E089C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Comment:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A8352C" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...56 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1688896835"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0D0CB1C7" w14:textId="77772D9F" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="810525207"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B0CDC23" w14:textId="5D7E2A66" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1465228316"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7765F112" w14:textId="193738D3" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0CB1C7" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="1CDE2EE3" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...211 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="6B541DB6" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="6B541DB6" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E488D65" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="6E488D65" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Are you feeling depressed or having suicidal thoughts?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70654078" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="70654078" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1122304825"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="77672145" w14:textId="6CCCB46F" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1777595285"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4A7440A3" w14:textId="0BAC3FD6" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1763674101"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="68E08EB2" w14:textId="481DF9AC" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="240"/>
+                    <w:tab w:val="center" w:pos="390"/>
+                  </w:tabs>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="77672145" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="09CF2892" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...223 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="19E39621" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="19E39621" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60BF81E0" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="60BF81E0" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Have you separated or tried to separate from (name of abuser(s)….) within the past year?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1504C38F" w14:textId="7BAAC11D" w:rsidR="00FA54D7" w:rsidRPr="00A2227F" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+          <w:p w14:paraId="1504C38F" w14:textId="7BAAC11D" w:rsidR="00FA54D7" w:rsidRPr="00920CB2" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1253507829"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="72CF02EA" w14:textId="784AF499" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1422143114"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0AAFAD2B" w14:textId="597D6D0D" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="702221636"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1092FC4D" w14:textId="15175022" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="72CF02EA" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="71E5D9DB" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...211 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="0C3692DF" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="0C3692DF" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B03354C" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="4B03354C" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Is there conflict over child contact?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55207F1F" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5AB9B249" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-637031554"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="20F9752F" w14:textId="2A72F661" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="419529279"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D115DAC" w14:textId="05643C1C" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-464894195"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E4361E8" w14:textId="0C9CDC14" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="20F9752F" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="3A0FD3A1" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...211 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="3D62F723" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="3D62F723" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24AD1E26" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="24AD1E26" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Does (……) constantly text, call, contact, follow, stalk or harass you? (Please expand to identify what and whether you believe that this is done deliberately to intimidate you? </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A2227F">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Consider the context and behaviour of what is being done.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="206A66EE" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="206A66EE" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-874304510"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CFB8B1C" w14:textId="491F0994" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="240995020"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4914720F" w14:textId="6D3ED6FB" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-390039049"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="30688ED4" w14:textId="2CACECC5" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFB8B1C" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="363C2BA4" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...211 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="0A737D4F" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="0A737D4F" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18AFDB46" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="18AFDB46" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2D7BD2F0" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Are you pregnant or have you recently had a baby</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F0667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (within the last 18 months)? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7BD2F0" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-900827746"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0258181C" w14:textId="4200902C" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-2132389884"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="08A19243" w14:textId="7B1C4CF5" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1572720498"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3974CEA3" w14:textId="7D9E60DB" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0258181C" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="512819D2" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...211 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="75DAC36C" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="75DAC36C" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9B0862" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="0B9B0862" w14:textId="1CFAE283" w:rsidR="003C5EE6" w:rsidRPr="004F0667" w:rsidRDefault="004F0667" w:rsidP="004F0667">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C5EE6" w:rsidRPr="004F0667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Is the abuse happening more often?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559D526B" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="559D526B" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1394651983"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F6FC344" w14:textId="44E050F8" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1832508366"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4DA2CCDD" w14:textId="68573E46" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="644247861"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="799A06DC" w14:textId="31C8B20A" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6FC344" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="25061831" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...211 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="6AE64A7C" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="6AE64A7C" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9696C" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="77A9696C" w14:textId="5FD080AC" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="004F0667" w:rsidP="00057C65">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C5EE6" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Is the abuse getting worse?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64880C34" w14:textId="2DE65075" w:rsidR="00FA54D7" w:rsidRPr="00A2227F" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+          <w:p w14:paraId="64880C34" w14:textId="2DE65075" w:rsidR="00FA54D7" w:rsidRPr="00920CB2" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1538929919"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="52491E67" w14:textId="2F91B25F" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1635795060"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A202464" w14:textId="5E6DD9ED" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-2072266353"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E20FB67" w14:textId="064EE710" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="52491E67" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="7259678C" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...211 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="1B8E55F8" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w14:paraId="1B8E55F8" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3297" w:type="pct"/>
+            <w:tcW w:w="3255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC47527" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="1FC47527" w14:textId="5CE53274" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="004F0667" w:rsidP="00057C65">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C5EE6" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Does (……) try to control everything you do and/or are they excessively jealous? </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A2227F">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003C5EE6" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(In terms of relationships, who you see, being ‘policed at home’, telling you what to wear for example.  Consider ‘honour’-based violence and specify behaviour.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ECF279E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="4ECF279E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-855952453"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="424" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C2FB90D" w14:textId="7267C87C" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-2123303597"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="316" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4DDB3410" w14:textId="6A8F6A59" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1569614232"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="390" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6D692BE4" w14:textId="1F32FBF6" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="00EF71D6">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="pct"/>
+            <w:tcW w:w="616" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2FB90D" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="76C5C11C" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00920CB2" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...158 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="5F9381AB" w14:textId="77777777" w:rsidTr="00057C65">
+    </w:tbl>
+    <w:p w14:paraId="2597FB33" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21347C34" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRDefault="00AE0A2F" w:rsidP="003C5EE6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54101227" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRDefault="00AE0A2F" w:rsidP="003C5EE6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0514946B" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRDefault="00AE0A2F" w:rsidP="003C5EE6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6895"/>
+        <w:gridCol w:w="692"/>
+        <w:gridCol w:w="613"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="1378"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="03D6BCC2" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E84DC3E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-            <w:pPr>
+          <w:p w14:paraId="745E1F0F" w14:textId="1D4D1535" w:rsidR="00AE0A2F" w:rsidRPr="004F0667" w:rsidRDefault="00AE0A2F" w:rsidP="004F0667">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0667">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0A020580" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Has (…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004F0667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004F0667">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>) ever used weapons or objects to hurt you?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59DA746A" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1485811987"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CB0EAFD" w14:textId="4B15C6AB" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="610394862"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A33B5A4" w14:textId="20B40BAC" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1018815839"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4CCC243A" w14:textId="64288749" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="519F191E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="4E96A221" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="2CCB0250" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="21061C7B" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38E25AEF" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="44ACB13A" w14:textId="77777777" w:rsidR="00032907" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Has (…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ever threatened to kill you or someone else and you believed them? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(If yes, tick who.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EC7462F" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="143E30BC" w14:textId="77777777" w:rsidR="00032907" w:rsidRDefault="00032907" w:rsidP="00032907">
+            <w:pPr>
+              <w:pStyle w:val="BodyText3"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29DFF6CA" w14:textId="2B165EB5" w:rsidR="00AE0A2F" w:rsidRPr="00032907" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
+            <w:pPr>
+              <w:pStyle w:val="BodyText3"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>You</w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="2091183334"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00032907" w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Children</w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-889110148"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00032907" w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           Other (please specify)</w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1254393004"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="100B6BD7" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...78 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-363825896"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2134E362" w14:textId="31B95A1D" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-131096999"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0503FCFF" w14:textId="0D823CDC" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="2140599770"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="050D86AD" w14:textId="1517A19E" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4898E661" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="72F44BA0" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="4994AA9C" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="0F84D681" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03248032" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="027F6F22" w14:textId="42D5832C" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="004F0667">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Has (………) ever attempted to strangle/choke/suffocate/drown you</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A2227F">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A56BC6E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="6DD713A9" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1107118709"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F1A2FF5" w14:textId="00482FEF" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1032148853"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5AAEBA9F" w14:textId="3A13BC99" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1266656672"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7C3A3FE6" w14:textId="23525D09" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="71FE7328" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="61B24819" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="1D13A3D2" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="51A035FD" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6761FDDC" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-            <w:pPr>
+          <w:p w14:paraId="7625CA28" w14:textId="5AC6CFF6" w:rsidR="00AE0A2F" w:rsidRPr="00032907" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="center"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032907">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Does (…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) do or say things of a sexual nature that make you feel bad or that physically hurt you or someone else?  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(If someone else, specify who.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3554BCEF" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="22C962AF" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-199399624"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="22DB9AAF" w14:textId="0D91D050" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1710792379"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5DC9ED82" w14:textId="76F42C76" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="2104762694"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="26A98E70" w14:textId="620977AD" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="03BDA29A" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="51CA1BFA" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="459990BC" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="422FD8C2" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2837130E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="0A440188" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="004F0667">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Is there any other person who has threatened you or who you are afraid of?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A2227F">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(If yes, please specify whom and why. Consider extended family if HBV.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="158079C5" w14:textId="393E5B08" w:rsidR="00FA54D7" w:rsidRPr="00A2227F" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+          <w:p w14:paraId="6DFB70FB" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1428922504"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="622A3E53" w14:textId="70EBB09B" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1090113949"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="09A5DAC9" w14:textId="70DC5442" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-37355301"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3AC70253" w14:textId="10A30AD4" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="634412FE" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="7FB0F18E" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="3CA24214" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="331526E8" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F525CCE" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="409B7433" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="004F0667">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Do you know if (……</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) has hurt anyone else? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(Please specify whom including the children, siblings or elderly relatives. Consider HBV.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05BF22E1" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="26C5ADAF" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00B17731" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10A9D5A0" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="358AE42B" w14:textId="17786696" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...97 lines deleted...]
-          <w:p w14:paraId="4EFF961D" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Children</w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1368799132"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00032907" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Another family member </w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1616705529"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00032907" w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Someone from a previous relationship </w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-1403366159"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Other (please specify)</w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="839118806"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2C60260E" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="856468043"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7FA0B828" w14:textId="28502104" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1162148730"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53C5C4E6" w14:textId="673BEE41" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1115909030"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="651F9AD2" w14:textId="49D6A919" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="50F75C71" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="08836061" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="7257C293" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="19619EB4" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37CDC9BD" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="4D825890" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="004F0667">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Has (……….) ever mistreated an animal or the family pet?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CC134A5" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="1C8C74B1" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-671865660"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53655EC0" w14:textId="5B4AA040" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-319730076"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="72F0CB48" w14:textId="572FA77F" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1370910710"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1AB379B3" w14:textId="20252852" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5B8DB2" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="72509B45" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="0D3D4727" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="19BF4304" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD0643C" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="511223F3" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="004F0667">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Are there any financial issues? </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A2227F">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>For example, are you dependent on (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>) for money/have they recently lost their job/other financial issues?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FFA02D6" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1142044571"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="754B923F" w14:textId="1F842745" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-58558809"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F36782A" w14:textId="230A4609" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1798753455"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="17ACD813" w14:textId="778945FE" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0582FD55" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="5CEA0B45" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="794922DC" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="21D32630" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02DF4929" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="06D25FD2" w14:textId="77777777" w:rsidR="00032907" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Has (…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) had problems in the past year with drugs (prescription or other), alcohol or mental health leading to problems in leading a normal life?  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(If yes, please specify which and give relevant details if known.)</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="BodyText3"/>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13FB5F49" w14:textId="77777777" w:rsidR="00032907" w:rsidRPr="00B17731" w:rsidRDefault="00032907" w:rsidP="00032907">
+            <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="BodyText3"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59924ED6" w14:textId="6152EC1C" w:rsidR="00AE0A2F" w:rsidRPr="00032907" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
+            <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...64 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drugs </w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="436714064"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00032907" w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Alcohol</w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-2028633487"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00032907" w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           Mental Health</w:t>
+            </w:r>
+            <w:r w:rsidR="00032907">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-328985030"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00032907">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5CE74A32" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1865713316"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="301653EE" w14:textId="4F9338ED" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-380942629"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="639E9D49" w14:textId="4D384F77" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1173946168"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5704F2D4" w14:textId="241F876D" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5BE410" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="73E48BC6" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="307D35B6" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="6E9C606C" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05CB453E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00181EE4" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="3C6CD1A2" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="004F0667">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Has (……) ever threatened or attempted suicide?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="622BFD9D" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="35B317A8" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...209 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1538576879"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="329F5FC6" w14:textId="4A1973B7" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-687605400"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2729FD4E" w14:textId="43EAA66A" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1815215668"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="10E77307" w14:textId="4780713D" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5E926017" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="1A349748" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="743223BD" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="7E3E5D0A" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E825B69" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="6823DC24" w14:textId="77777777" w:rsidR="00E81636" w:rsidRDefault="00AE0A2F" w:rsidP="00E81636">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Has (………) ever broken bail/an injunction and/or formal agreement for when they can see you and/or the children? </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A2227F">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(You may wish to consider this in relation to an ex-partner of the alleged perpetrator if relevant.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79F9B23E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="07DD47F1" w14:textId="77777777" w:rsidR="00E81636" w:rsidRPr="00B17731" w:rsidRDefault="00E81636" w:rsidP="00E81636">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:ind w:left="720"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="0F2E5D86" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50BCC6E2" w14:textId="77777777" w:rsidR="00E81636" w:rsidRDefault="00AE0A2F" w:rsidP="00E81636">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:ind w:left="720"/>
-[...100 lines deleted...]
-          <w:p w14:paraId="7B37F253" w14:textId="63E2CF0F" w:rsidR="00FA54D7" w:rsidRPr="00A2227F" w:rsidRDefault="00FA54D7" w:rsidP="00FA54D7">
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Bail conditions</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-33660394"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E81636">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81636" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Non-Molestation/Occupation Order</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-1533109858"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E81636">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81636" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2105DB99" w14:textId="26A15591" w:rsidR="00AE0A2F" w:rsidRPr="00E81636" w:rsidRDefault="00AE0A2F" w:rsidP="00E81636">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Child Contact arrangements</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1284315280"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E81636">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81636" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Forced Marriage Protection Order</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-2038495492"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E81636">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81636" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Other</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (please specify)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1226730139"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E81636">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="78C6397F" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00B17731" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...220 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-555627416"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6798B0D3" w14:textId="14E85DA1" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00C82CD4" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1244326234"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="77845D70" w14:textId="0F04B004" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1075547070"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C019470" w14:textId="33702BD1" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00F933FC" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1572E7C5" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="53A8652D" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="4769B56B" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="7D122ADA" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42920C2F" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="5F460ACD" w14:textId="77777777" w:rsidR="00E81636" w:rsidRDefault="00AE0A2F" w:rsidP="00E81636">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00181EE4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Do you know if (…….) has ever been in trouble with the police or has a criminal history?  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920CB2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(If yes, please specify.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77EA5118" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="6FC9DB40" w14:textId="77777777" w:rsidR="00E81636" w:rsidRPr="00B17731" w:rsidRDefault="00E81636" w:rsidP="00E81636">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5567AB37" w14:textId="482236ED" w:rsidR="00E81636" w:rsidRDefault="00AE0A2F" w:rsidP="00E81636">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DV  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-1492796211"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E81636">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81636" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexual violence </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="728953944"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E81636">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81636" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Other violence </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-1203092187"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E81636">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81636" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C13BD3" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Weapons</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13BD3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-562496806"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C13BD3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C13BD3" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73240F23" w14:textId="7F8B3623" w:rsidR="00AE0A2F" w:rsidRPr="00E81636" w:rsidRDefault="00AE0A2F" w:rsidP="00E81636">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13BD3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (please specify)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="859638826"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E81636">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E81636" w:rsidRPr="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81636">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4965B98F" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00B17731" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
-              <w:ind w:left="360"/>
-[...117 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...210 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1399970375"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="331" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E8C88ED" w14:textId="35768D2D" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="004E3841" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="-1369454016"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="293" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="506DCE1A" w14:textId="2E8BEFA4" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="004E3841" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:id w:val="1227262833"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="420" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F88ABC4" w14:textId="6C1E037B" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="004E3841" w:rsidP="000E089C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F933FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="32"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1C43AB" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="59323C64" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="405CE92A" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7743BF63" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w14:paraId="3B6ED2C1" w14:textId="77777777" w:rsidTr="00057C65">
+      <w:tr w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w14:paraId="0420E4DF" w14:textId="77777777" w:rsidTr="00D560EF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3D619673" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+          <w:p w14:paraId="34E42D98" w14:textId="6E0EB3DE" w:rsidR="00AE0A2F" w:rsidRPr="00C13BD3" w:rsidRDefault="00AE0A2F" w:rsidP="00C13BD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="63D585AE" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C13BD3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:r w:rsidR="00C13BD3" w:rsidRPr="00C13BD3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Yes’ </w:t>
+            </w:r>
+            <w:r w:rsidR="00C13BD3" w:rsidRPr="00E922C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Responses</w:t>
+            </w:r>
+            <w:r w:rsidR="00E922C7" w:rsidRPr="00E922C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> required</w:t>
+            </w:r>
+            <w:r w:rsidR="00E922C7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4203BB" w14:textId="77777777" w:rsidR="00B17731" w:rsidRDefault="00B17731" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="11763E21" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30B5FA95" w14:textId="4056BA9E" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Completion date of risk assessment       </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D560EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Completion date of risk assessment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D560EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="003A2A45" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...35 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="505B0237" w14:textId="4BE62781" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00C13BD3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64EEB025" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRDefault="00AE0A2F" w:rsidP="00B17731">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C476186" w14:textId="77777777" w:rsidR="00B17731" w:rsidRPr="00920CB2" w:rsidRDefault="00B17731" w:rsidP="00B17731">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="21C91D1E" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="00057C65">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="59754D3C" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00C13BD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2597FB33" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
+    <w:p w14:paraId="0729643C" w14:textId="23DFE34C" w:rsidR="00B1398C" w:rsidRPr="00920CB2" w:rsidRDefault="00B1398C" w:rsidP="00774F39">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="528C9923" w14:textId="77777777" w:rsidR="003C5EE6" w:rsidRPr="00A2227F" w:rsidRDefault="003C5EE6" w:rsidP="003C5EE6">
-[...54 lines deleted...]
-    <w:sectPr w:rsidR="00B1398C" w:rsidRPr="00774F39" w:rsidSect="00057C65">
+    <w:sectPr w:rsidR="00B1398C" w:rsidRPr="00920CB2" w:rsidSect="001A6C6A">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="748" w:bottom="249" w:left="902" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="027D3C75" w14:textId="77777777" w:rsidR="00EA50DF" w:rsidRDefault="00EA50DF">
+    <w:p w14:paraId="47E2D782" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E60A78" w14:textId="77777777" w:rsidR="00EA50DF" w:rsidRDefault="00EA50DF">
+    <w:p w14:paraId="14C3938A" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4CDBEB03" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457"/>
+  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F7C5BAD" w14:textId="77777777" w:rsidR="00EA50DF" w:rsidRDefault="00EA50DF" w:rsidP="00057C65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="30D5BFA9" w14:textId="77777777" w:rsidR="00EA50DF" w:rsidRDefault="00EA50DF" w:rsidP="00057C65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6FB7CC6C" w14:textId="77777777" w:rsidR="00EA50DF" w:rsidRDefault="00EA50DF" w:rsidP="00057C65">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FB7CC6C" w14:textId="5C765BF7" w:rsidR="00EA50DF" w:rsidRDefault="00FB4B3A" w:rsidP="00057C65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43B2E78D" wp14:editId="2F614BFB">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>309489</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10093569</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6821561" cy="539115"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6821561" cy="539115"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="40F8BCBB" w14:textId="77777777" w:rsidR="00FB4B3A" w:rsidRPr="009A7843" w:rsidRDefault="00FB4B3A" w:rsidP="00FB4B3A">
+                          <w:pPr>
+                            <w:pStyle w:val="NoSpacing"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009A7843">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="009A7843">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="009A7843">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="009A7843">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="009A7843">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="216D2362" w14:textId="77777777" w:rsidR="00FB4B3A" w:rsidRPr="00FB4B3A" w:rsidRDefault="00FB4B3A" w:rsidP="00FB4B3A">
+                          <w:pPr>
+                            <w:pStyle w:val="NoSpacing"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>PRIVATE</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>AND</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>CONFIDENTIAL</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="72F32B15" w14:textId="77777777" w:rsidR="00FB4B3A" w:rsidRPr="00FB4B3A" w:rsidRDefault="00FB4B3A" w:rsidP="00FB4B3A">
+                          <w:pPr>
+                            <w:pStyle w:val="NoSpacing"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Please</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-8"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>ensure</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>that</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>all</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>referral</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>documents</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>are</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>sent</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>securely,</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>or</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>password</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>protected</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>before</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>sending</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>and</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>all</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>paper</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>copies</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>this</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>document</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>are</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>disposed</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="75C8C594" w14:textId="77777777" w:rsidR="00FB4B3A" w:rsidRPr="00FB4B3A" w:rsidRDefault="00FB4B3A" w:rsidP="00FB4B3A">
+                          <w:pPr>
+                            <w:pStyle w:val="NoSpacing"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FB4B3A">
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>confidentially</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="43B2E78D">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 4" style="position:absolute;margin-left:24.35pt;margin-top:794.75pt;width:537.15pt;height:42.45pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe3W5HmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMV5HttKV11GaqFWl&#10;qK2U9gMwC17UhaEM9q7/vgNe21V7q3KBgRke772Z9cPoenbQES34hlezOWfaK2it3zX8x/ePt/ec&#10;YZK+lT143fCjRv6wuXm3HkKtF9BB3+rICMRjPYSGdymFWghUnXYSZxC0p6SB6GSiY9yJNsqB0F0v&#10;FvP5SgwQ2xBBaUS6fT4l+abgG6NV+moM6sT6hhO3VNZY1m1exWYt612UobNqoiH/g4WT1tOnF6hn&#10;mSTbR/sPlLMqAoJJMwVOgDFW6aKB1FTzv9S8djLoooXMwXCxCd8OVn05vIZvkaXxA4zUwCICwwuo&#10;n0jeiCFgPdVkT7FGqs5CRxNd3kkCo4fk7fHipx4TU3S5ul9Uy1XFmaLc8u59VS2z4eL6OkRMnzQ4&#10;loOGR+pXYSAPL5hOpeeSiczp/8wkjduR2TaTpsp8s4X2SFoGamfD8ddeRs1Z/9mTX7n35yCeg+05&#10;iKl/gjIhWZKHx30CYwuBK+5EgBpRJExDkzv957lUXUd78xsAAP//AwBQSwMEFAAGAAgAAAAhAAXv&#10;3IXjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo05KmaRqnqhCckBBp&#10;OPToxG5iNV6H2G3D37M9wW13ZzT7Jt9OtmcXPXrjUMB8FgHT2DhlsBXwVb09pcB8kKhk71AL+NEe&#10;tsX9XS4z5a5Y6ss+tIxC0GdSQBfCkHHum05b6Wdu0Eja0Y1WBlrHlqtRXinc9nwRRQm30iB96OSg&#10;XzrdnPZnK2B3wPLVfH/Un+WxNFW1jvA9OQnx+DDtNsCCnsKfGW74hA4FMdXujMqzXkCcrshJ92W6&#10;XgK7OeaLZ6pX05Ss4hh4kfP/LYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB7dbkeY&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAXv&#10;3IXjAAAADQEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="009A7843" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="40F8BCBB" w14:textId="77777777">
+                    <w:pPr>
+                      <w:pStyle w:val="NoSpacing"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009A7843">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidRPr="009A7843">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="009A7843">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="009A7843">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="009A7843">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidRPr="00FB4B3A" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="216D2362" w14:textId="77777777">
+                    <w:pPr>
+                      <w:pStyle w:val="NoSpacing"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>PRIVATE</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>AND</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>CONFIDENTIAL</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidRPr="00FB4B3A" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="72F32B15" w14:textId="77777777">
+                    <w:pPr>
+                      <w:pStyle w:val="NoSpacing"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Please</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-8"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>ensure</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>that</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>all</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>referral</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>documents</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>are</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>sent</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>securely,</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>or</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>password</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>protected</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>before</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>sending</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>and</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>all</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>paper</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>copies</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>this</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>document</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>are</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>disposed</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidRPr="00FB4B3A" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="75C8C594" w14:textId="77777777">
+                    <w:pPr>
+                      <w:pStyle w:val="NoSpacing"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FB4B3A">
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>confidentially</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CC29A36" w14:textId="77777777" w:rsidR="00EA50DF" w:rsidRDefault="00EA50DF">
+    <w:p w14:paraId="5B54A31F" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="192CD581" w14:textId="77777777" w:rsidR="00EA50DF" w:rsidRDefault="00EA50DF">
+    <w:p w14:paraId="57C6187A" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2B2CF4D6" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457"/>
+  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="10B9EBB3" w14:textId="0F805125" w:rsidR="00EA50DF" w:rsidRDefault="00EA50DF" w:rsidP="00903945">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48B5AED7" w14:textId="4B2A3707" w:rsidR="00EA50DF" w:rsidRPr="00903945" w:rsidRDefault="002B1DEF" w:rsidP="00903945">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C2886">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F52D207" wp14:editId="67868C97">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>2053785</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-226011</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="837565" cy="819150"/>
+          <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21098"/>
+              <wp:lineTo x="21125" y="21098"/>
+              <wp:lineTo x="21125" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="124625697" name="Picture 1" descr="A qr code with black squares&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="124625697" name="Picture 1" descr="A qr code with black squares&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:duotone>
+                      <a:schemeClr val="accent1">
+                        <a:shade val="45000"/>
+                        <a:satMod val="135000"/>
+                      </a:schemeClr>
+                      <a:prstClr val="white"/>
+                    </a:duotone>
+                    <a:alphaModFix/>
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="837565" cy="819150"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="roundRect">
+                    <a:avLst>
+                      <a:gd name="adj" fmla="val 8594"/>
+                    </a:avLst>
+                  </a:prstGeom>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF">
+                      <a:shade val="85000"/>
+                    </a:srgbClr>
+                  </a:solidFill>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:effectLst/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="007A2A0E" w:rsidRPr="007A2A0E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
+        <w:noProof/>
       </w:rPr>
-      <w:t>Your form should be sent via secure email to</w:t>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5520C417" wp14:editId="39575AC5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-537</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-277935</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1031875" cy="868045"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21331"/>
+              <wp:lineTo x="21135" y="21331"/>
+              <wp:lineTo x="21135" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1211554919" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1211554919" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId2">
+                    <a:alphaModFix amt="85000"/>
+                    <a:extLst>
+                      <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                        <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                          <a14:imgLayer r:embed="rId3">
+                            <a14:imgEffect>
+                              <a14:saturation sat="200000"/>
+                            </a14:imgEffect>
+                          </a14:imgLayer>
+                        </a14:imgProps>
+                      </a:ext>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="10777" t="9896" r="14229" b="9649"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1031875" cy="868045"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="005C2886">
+    <w:r w:rsidR="00254032">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve">: </w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="513795E0" wp14:editId="42EA2693">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>393700</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>241300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6737350" cy="1593850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Textbox 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6737350" cy="1593850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7365075E" w14:textId="6C63DB29" w:rsidR="0071587C" w:rsidRPr="00AF1F86" w:rsidRDefault="0071587C" w:rsidP="00AF1F86">
+                          <w:pPr>
+                            <w:spacing w:line="306" w:lineRule="exact"/>
+                            <w:ind w:right="18"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AF1F86">
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Inbox: </w:t>
+                          </w:r>
+                          <w:hyperlink r:id="rId4" w:history="1">
+                            <w:r w:rsidR="00254032" w:rsidRPr="00AF1F86">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Newham.marac@hestia.org.cjsm.net</w:t>
+                            </w:r>
+                          </w:hyperlink>
+                          <w:r w:rsidR="00254032" w:rsidRPr="00AF1F86">
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="249BF9E9" w14:textId="77777777" w:rsidR="00872BB1" w:rsidRPr="00AF1F86" w:rsidRDefault="00872BB1" w:rsidP="00872BB1">
+                          <w:pPr>
+                            <w:pStyle w:val="NoSpacing"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AF1F86">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                            </w:rPr>
+                            <w:t>Marac Telephone Enquiries: 07875 672 429</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="05D8978A" w14:textId="77777777" w:rsidR="0071587C" w:rsidRPr="00AF1F86" w:rsidRDefault="0071587C" w:rsidP="0071587C">
+                          <w:pPr>
+                            <w:pStyle w:val="NoSpacing"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AF1F86">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                            </w:rPr>
+                            <w:t>Hestia Newham 24hr Helpline: 0808</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AF1F86">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AF1F86">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                            </w:rPr>
+                            <w:t>196</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AF1F86">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AF1F86">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">1482    </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="26874A1B" w14:textId="24C8D59F" w:rsidR="00E31CE3" w:rsidRDefault="0071587C" w:rsidP="0071587C">
+                          <w:pPr>
+                            <w:pStyle w:val="NoSpacing"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:hyperlink r:id="rId5" w:history="1">
+                            <w:r w:rsidRPr="00AF1F86">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:b/>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>https://www.hestia.org/newham-da</w:t>
+                            </w:r>
+                          </w:hyperlink>
+                        </w:p>
+                        <w:p w14:paraId="613A3C4F" w14:textId="36E3EB5B" w:rsidR="0071587C" w:rsidRPr="0071587C" w:rsidRDefault="0071587C" w:rsidP="0071587C">
+                          <w:pPr>
+                            <w:pStyle w:val="NoSpacing"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0071587C">
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="3697A7CC" w14:textId="748B711A" w:rsidR="0071587C" w:rsidRPr="009E4DF9" w:rsidRDefault="0071587C" w:rsidP="0071587C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="513795E0">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 3" style="position:absolute;left:0;text-align:left;margin-left:31pt;margin-top:19pt;width:530.5pt;height:125.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIUgqQlQEAABwDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR+wfxD0vjhp0MuMOMW2YkWB&#10;oivQ9QMUWYqNWqJGKrHz96UUJxnat6IvEilSR+ccanE9uE5sDVILvpKzyVQK4zXUrV9X8vnv729X&#10;UlBUvlYdeFPJnSF5vfz6ZdGH0pxBA11tUDCIp7IPlWxiDGVRkG6MUzSBYDwXLaBTkVNcFzWqntFd&#10;V5xNpxdFD1gHBG2I+PRmX5TLjG+t0fGPtWSi6CrJ3GJeMa+rtBbLhSrXqELT6pGG+gALp1rPjx6h&#10;blRUYoPtOyjXagQCGycaXAHWttpkDaxmNn2j5qlRwWQtbA6Fo030ebD6YfsUHlHE4ScMPMAsgsI9&#10;6Bdib4o+UDn2JE+pJO5OQgeLLu0sQfBF9nZ39NMMUWg+vLicX87PuaS5Njv/Pr/iJKGergekeGvA&#10;iRRUEnlgmYLa3lPctx5aRjZ7AolKHFYDt6RwBfWOVfQ8yErSv41CI0V359mpNPVDgIdgdQgwdr8g&#10;/40kxsOPTQTb5pdPuOPLPILMffwuacb/57nr9KmXrwAAAP//AwBQSwMEFAAGAAgAAAAhAA6OQ0rf&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+NFAeM41oOobSnQqjjHHqU&#10;rY0tYq1cS0mcv69yak+7ywyzb4rNbAd2wckbRxKWCwEMqXXaUCfhUH+8ZMB8UKTV4Agl3NDDpnx8&#10;KFSu3ZUqvOxDx2II+VxJ6EMYc85926NVfuFGpKgd3WRViOfUcT2pawy3A0+ESLlVhuKHXo341mN7&#10;2p+thO03Ve/mZ9d8VcfK1PVa0Gd6kvL5ad6+Ags4hz8z3PEjOpSRqXFn0p4NEtIkVgkSVlmcd32Z&#10;rOLWSEiytQBeFvx/hfIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACFIKkJUBAAAcAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADo5DSt8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="00AF1F86" w:rsidR="0071587C" w:rsidP="00AF1F86" w:rsidRDefault="0071587C" w14:paraId="7365075E" w14:textId="6C63DB29">
+                    <w:pPr>
+                      <w:spacing w:line="306" w:lineRule="exact"/>
+                      <w:ind w:right="18"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AF1F86">
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Inbox: </w:t>
+                    </w:r>
+                    <w:hyperlink w:history="1" r:id="rId6">
+                      <w:r w:rsidRPr="00AF1F86" w:rsidR="00254032">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>N</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AF1F86" w:rsidR="00254032">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>ewham.marac@hestia.org.cjsm.net</w:t>
+                      </w:r>
+                    </w:hyperlink>
+                    <w:r w:rsidRPr="00AF1F86" w:rsidR="00254032">
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidRPr="00AF1F86" w:rsidR="00872BB1" w:rsidP="00872BB1" w:rsidRDefault="00872BB1" w14:paraId="249BF9E9" w14:textId="77777777">
+                    <w:pPr>
+                      <w:pStyle w:val="NoSpacing"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AF1F86">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                      </w:rPr>
+                      <w:t>Marac Telephone Enquiries: 07875 672 429</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidRPr="00AF1F86" w:rsidR="0071587C" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="05D8978A" w14:textId="77777777">
+                    <w:pPr>
+                      <w:pStyle w:val="NoSpacing"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AF1F86">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                      </w:rPr>
+                      <w:t>Hestia Newham 24hr Helpline: 0808</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AF1F86">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AF1F86">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                      </w:rPr>
+                      <w:t>196</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AF1F86">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AF1F86">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">1482    </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidR="00E31CE3" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="26874A1B" w14:textId="24C8D59F">
+                    <w:pPr>
+                      <w:pStyle w:val="NoSpacing"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:hyperlink w:history="1" r:id="rId7">
+                      <w:r w:rsidRPr="00AF1F86">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:b/>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t>https://www.hestia.org/newham-da</w:t>
+                      </w:r>
+                    </w:hyperlink>
+                  </w:p>
+                  <w:p w:rsidRPr="0071587C" w:rsidR="0071587C" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="613A3C4F" w14:textId="36E3EB5B">
+                    <w:pPr>
+                      <w:pStyle w:val="NoSpacing"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0071587C">
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidRPr="009E4DF9" w:rsidR="0071587C" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="3697A7CC" w14:textId="748B711A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-[...15 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02423DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F3802D8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19073,50 +16969,192 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FF535A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB6CC3A2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27092C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DFE427E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19212,51 +17250,141 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28156740"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE82A7EE"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0769F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A5086CA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
@@ -19325,51 +17453,140 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C7048FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2DACF84"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C4F429B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAA80F48"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
@@ -19438,340 +17655,881 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5C5187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB6CC3A2"/>
     <w:lvl w:ilvl="0" w:tplc="A9408CDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="779E4AD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4EEEE48"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="262537805">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1533882079">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1305550005">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="802427237">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="349068293">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="89281856">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="682633007">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="307899325">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="1050109034">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="10" w16cid:durableId="2035156260">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="84546357">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C5EE6"/>
+    <w:rsid w:val="000107A3"/>
+    <w:rsid w:val="000130ED"/>
+    <w:rsid w:val="00032907"/>
+    <w:rsid w:val="00033235"/>
+    <w:rsid w:val="00035DC7"/>
     <w:rsid w:val="000503BD"/>
+    <w:rsid w:val="00052013"/>
+    <w:rsid w:val="00055E6F"/>
     <w:rsid w:val="00057C65"/>
+    <w:rsid w:val="0007014B"/>
+    <w:rsid w:val="000752FF"/>
+    <w:rsid w:val="000B33A1"/>
+    <w:rsid w:val="000C7BF5"/>
+    <w:rsid w:val="000C7F36"/>
+    <w:rsid w:val="000D2733"/>
+    <w:rsid w:val="000D2A30"/>
+    <w:rsid w:val="000D4022"/>
+    <w:rsid w:val="000E089C"/>
+    <w:rsid w:val="001006B1"/>
+    <w:rsid w:val="001042CD"/>
+    <w:rsid w:val="00106920"/>
+    <w:rsid w:val="001073E8"/>
+    <w:rsid w:val="00107E28"/>
+    <w:rsid w:val="0011041B"/>
+    <w:rsid w:val="00120498"/>
+    <w:rsid w:val="00130D44"/>
+    <w:rsid w:val="0014425B"/>
+    <w:rsid w:val="00150A29"/>
+    <w:rsid w:val="00153A5A"/>
+    <w:rsid w:val="00154968"/>
+    <w:rsid w:val="001550A9"/>
+    <w:rsid w:val="00162D8C"/>
+    <w:rsid w:val="00164C0B"/>
+    <w:rsid w:val="0016555E"/>
+    <w:rsid w:val="0017062A"/>
+    <w:rsid w:val="00172AA9"/>
     <w:rsid w:val="00176173"/>
     <w:rsid w:val="00181EE4"/>
+    <w:rsid w:val="00182F42"/>
+    <w:rsid w:val="00185DF1"/>
+    <w:rsid w:val="001871EE"/>
+    <w:rsid w:val="001A2434"/>
+    <w:rsid w:val="001A2C5C"/>
+    <w:rsid w:val="001A3D8E"/>
     <w:rsid w:val="001A442C"/>
+    <w:rsid w:val="001A5648"/>
+    <w:rsid w:val="001A6C6A"/>
+    <w:rsid w:val="001B4CF4"/>
+    <w:rsid w:val="001C29E3"/>
+    <w:rsid w:val="001C56EB"/>
     <w:rsid w:val="001D4BB4"/>
     <w:rsid w:val="001E029F"/>
+    <w:rsid w:val="001E4C34"/>
+    <w:rsid w:val="001F085B"/>
+    <w:rsid w:val="001F2FD7"/>
+    <w:rsid w:val="001F5624"/>
     <w:rsid w:val="001F7425"/>
+    <w:rsid w:val="0020211F"/>
+    <w:rsid w:val="00204496"/>
+    <w:rsid w:val="00204E1A"/>
     <w:rsid w:val="00210447"/>
+    <w:rsid w:val="00211605"/>
+    <w:rsid w:val="002165AF"/>
+    <w:rsid w:val="002217DD"/>
+    <w:rsid w:val="00232BC1"/>
+    <w:rsid w:val="0024383B"/>
+    <w:rsid w:val="00250AEA"/>
+    <w:rsid w:val="00254032"/>
+    <w:rsid w:val="00267A42"/>
+    <w:rsid w:val="0027574B"/>
+    <w:rsid w:val="00276AB6"/>
+    <w:rsid w:val="00280BEF"/>
+    <w:rsid w:val="00282E47"/>
+    <w:rsid w:val="00285424"/>
     <w:rsid w:val="00287A3E"/>
+    <w:rsid w:val="00290D49"/>
+    <w:rsid w:val="002933A3"/>
+    <w:rsid w:val="002A089F"/>
+    <w:rsid w:val="002A2265"/>
+    <w:rsid w:val="002B1DEF"/>
     <w:rsid w:val="002B277F"/>
+    <w:rsid w:val="002B37CD"/>
+    <w:rsid w:val="002C1454"/>
+    <w:rsid w:val="002D5D24"/>
+    <w:rsid w:val="002E653A"/>
+    <w:rsid w:val="002E705A"/>
+    <w:rsid w:val="002F04AA"/>
+    <w:rsid w:val="002F0DD1"/>
+    <w:rsid w:val="002F0E3E"/>
     <w:rsid w:val="002F448C"/>
+    <w:rsid w:val="0031003E"/>
     <w:rsid w:val="00311208"/>
+    <w:rsid w:val="00342D19"/>
+    <w:rsid w:val="00343CB5"/>
+    <w:rsid w:val="00343ECE"/>
+    <w:rsid w:val="00344393"/>
+    <w:rsid w:val="0035160E"/>
+    <w:rsid w:val="003523C2"/>
+    <w:rsid w:val="00357E07"/>
+    <w:rsid w:val="00371410"/>
+    <w:rsid w:val="00381CCA"/>
+    <w:rsid w:val="003908F4"/>
+    <w:rsid w:val="003912E8"/>
+    <w:rsid w:val="00394F87"/>
+    <w:rsid w:val="00395214"/>
+    <w:rsid w:val="003A2701"/>
+    <w:rsid w:val="003C1944"/>
+    <w:rsid w:val="003C2BF9"/>
     <w:rsid w:val="003C5EE6"/>
+    <w:rsid w:val="003C6194"/>
+    <w:rsid w:val="003D547A"/>
+    <w:rsid w:val="003D6884"/>
+    <w:rsid w:val="003E15B5"/>
+    <w:rsid w:val="003E723F"/>
+    <w:rsid w:val="003F00DF"/>
+    <w:rsid w:val="003F79A1"/>
+    <w:rsid w:val="004129F0"/>
     <w:rsid w:val="00414014"/>
+    <w:rsid w:val="00416AD4"/>
+    <w:rsid w:val="00417B04"/>
     <w:rsid w:val="00433BB3"/>
+    <w:rsid w:val="00440DD9"/>
+    <w:rsid w:val="00464E5C"/>
+    <w:rsid w:val="00474643"/>
+    <w:rsid w:val="00486EE9"/>
+    <w:rsid w:val="00493CE6"/>
+    <w:rsid w:val="004A01FE"/>
+    <w:rsid w:val="004A378A"/>
+    <w:rsid w:val="004A3EE7"/>
+    <w:rsid w:val="004B31AD"/>
+    <w:rsid w:val="004B3B4E"/>
+    <w:rsid w:val="004B74CF"/>
+    <w:rsid w:val="004C4467"/>
+    <w:rsid w:val="004D08AB"/>
+    <w:rsid w:val="004E1EF5"/>
+    <w:rsid w:val="004E3841"/>
+    <w:rsid w:val="004F0667"/>
+    <w:rsid w:val="004F0B28"/>
+    <w:rsid w:val="004F27B1"/>
+    <w:rsid w:val="004F4DF2"/>
+    <w:rsid w:val="005015D0"/>
+    <w:rsid w:val="00501D3C"/>
+    <w:rsid w:val="00503C40"/>
+    <w:rsid w:val="00507BCD"/>
+    <w:rsid w:val="005110F1"/>
+    <w:rsid w:val="00525CCC"/>
+    <w:rsid w:val="0053001E"/>
+    <w:rsid w:val="00530640"/>
+    <w:rsid w:val="0054354A"/>
+    <w:rsid w:val="005514BC"/>
+    <w:rsid w:val="00563E65"/>
+    <w:rsid w:val="00565918"/>
+    <w:rsid w:val="0059043A"/>
+    <w:rsid w:val="005B1868"/>
+    <w:rsid w:val="005B2159"/>
+    <w:rsid w:val="005B789C"/>
+    <w:rsid w:val="005C1AE1"/>
     <w:rsid w:val="005C2886"/>
     <w:rsid w:val="005C6255"/>
+    <w:rsid w:val="005C72C8"/>
+    <w:rsid w:val="005E0553"/>
+    <w:rsid w:val="00603ADE"/>
+    <w:rsid w:val="00607793"/>
+    <w:rsid w:val="006277E8"/>
+    <w:rsid w:val="00627E73"/>
+    <w:rsid w:val="0063317C"/>
+    <w:rsid w:val="00647ACB"/>
+    <w:rsid w:val="00660E69"/>
     <w:rsid w:val="00667420"/>
+    <w:rsid w:val="00671364"/>
+    <w:rsid w:val="00683B7A"/>
+    <w:rsid w:val="006854F8"/>
     <w:rsid w:val="006870DD"/>
+    <w:rsid w:val="006969B4"/>
+    <w:rsid w:val="006A4D61"/>
     <w:rsid w:val="006B0B50"/>
+    <w:rsid w:val="006B4B58"/>
+    <w:rsid w:val="006C5611"/>
+    <w:rsid w:val="006D15DB"/>
+    <w:rsid w:val="006F1E8C"/>
+    <w:rsid w:val="006F2D58"/>
     <w:rsid w:val="006F37A6"/>
+    <w:rsid w:val="00707199"/>
+    <w:rsid w:val="00707F8A"/>
+    <w:rsid w:val="00711E5D"/>
+    <w:rsid w:val="00713971"/>
+    <w:rsid w:val="0071587C"/>
+    <w:rsid w:val="00715ABB"/>
+    <w:rsid w:val="00717BE9"/>
+    <w:rsid w:val="00726FDD"/>
+    <w:rsid w:val="0073070E"/>
     <w:rsid w:val="00741EC6"/>
+    <w:rsid w:val="00742C00"/>
+    <w:rsid w:val="00743C51"/>
     <w:rsid w:val="0074633F"/>
+    <w:rsid w:val="007463A9"/>
+    <w:rsid w:val="00751847"/>
+    <w:rsid w:val="00757BFC"/>
+    <w:rsid w:val="00761BE4"/>
     <w:rsid w:val="00774F39"/>
+    <w:rsid w:val="00780C26"/>
+    <w:rsid w:val="00783121"/>
+    <w:rsid w:val="00791A3E"/>
+    <w:rsid w:val="00794B35"/>
     <w:rsid w:val="007A2813"/>
+    <w:rsid w:val="007A2A0E"/>
     <w:rsid w:val="007A390E"/>
+    <w:rsid w:val="007A3CD8"/>
+    <w:rsid w:val="007A6F42"/>
+    <w:rsid w:val="007B0201"/>
+    <w:rsid w:val="007B3151"/>
+    <w:rsid w:val="007B46F6"/>
+    <w:rsid w:val="007C4340"/>
+    <w:rsid w:val="007C4DAC"/>
+    <w:rsid w:val="007D4C82"/>
     <w:rsid w:val="007D4DD5"/>
+    <w:rsid w:val="007E199F"/>
+    <w:rsid w:val="007E2CDE"/>
     <w:rsid w:val="007E5E76"/>
+    <w:rsid w:val="007F1FD7"/>
+    <w:rsid w:val="007F3FE4"/>
+    <w:rsid w:val="007F50F4"/>
+    <w:rsid w:val="007F7F20"/>
+    <w:rsid w:val="00805A08"/>
+    <w:rsid w:val="0082319B"/>
+    <w:rsid w:val="00843908"/>
+    <w:rsid w:val="00845A80"/>
+    <w:rsid w:val="00854377"/>
+    <w:rsid w:val="00857B78"/>
+    <w:rsid w:val="00860B4D"/>
+    <w:rsid w:val="008645FB"/>
+    <w:rsid w:val="00872BB1"/>
+    <w:rsid w:val="008745FE"/>
+    <w:rsid w:val="00875FBB"/>
+    <w:rsid w:val="00881AB1"/>
+    <w:rsid w:val="008871B1"/>
+    <w:rsid w:val="008922E0"/>
+    <w:rsid w:val="00892ECB"/>
+    <w:rsid w:val="00897622"/>
+    <w:rsid w:val="008A6BF4"/>
+    <w:rsid w:val="008B0C6E"/>
+    <w:rsid w:val="008B4405"/>
+    <w:rsid w:val="008B6609"/>
+    <w:rsid w:val="008C064E"/>
+    <w:rsid w:val="008C0BAB"/>
+    <w:rsid w:val="008E2105"/>
+    <w:rsid w:val="008E34DB"/>
+    <w:rsid w:val="008E77DA"/>
+    <w:rsid w:val="008E7983"/>
+    <w:rsid w:val="008F25F7"/>
+    <w:rsid w:val="008F6171"/>
+    <w:rsid w:val="00903044"/>
     <w:rsid w:val="00903945"/>
+    <w:rsid w:val="00910B1F"/>
+    <w:rsid w:val="00920BCD"/>
+    <w:rsid w:val="00920CB2"/>
+    <w:rsid w:val="00925D2F"/>
+    <w:rsid w:val="009262E9"/>
+    <w:rsid w:val="009322A2"/>
+    <w:rsid w:val="009359FA"/>
+    <w:rsid w:val="0095459E"/>
+    <w:rsid w:val="00955562"/>
+    <w:rsid w:val="00963DD3"/>
+    <w:rsid w:val="009654DA"/>
+    <w:rsid w:val="009826D8"/>
+    <w:rsid w:val="009901F9"/>
+    <w:rsid w:val="00994AB0"/>
     <w:rsid w:val="009971F6"/>
+    <w:rsid w:val="009A0C79"/>
+    <w:rsid w:val="009A7843"/>
+    <w:rsid w:val="009B564F"/>
+    <w:rsid w:val="009C2457"/>
+    <w:rsid w:val="009C35EB"/>
+    <w:rsid w:val="009E0009"/>
+    <w:rsid w:val="009E6AF1"/>
+    <w:rsid w:val="009F6937"/>
+    <w:rsid w:val="00A15FC2"/>
+    <w:rsid w:val="00A20927"/>
     <w:rsid w:val="00A2227F"/>
     <w:rsid w:val="00A46774"/>
     <w:rsid w:val="00A502CC"/>
-    <w:rsid w:val="00A74A36"/>
+    <w:rsid w:val="00A527AB"/>
+    <w:rsid w:val="00A54591"/>
+    <w:rsid w:val="00A54907"/>
+    <w:rsid w:val="00A57E21"/>
+    <w:rsid w:val="00A64897"/>
+    <w:rsid w:val="00A65996"/>
+    <w:rsid w:val="00A72332"/>
+    <w:rsid w:val="00A76750"/>
+    <w:rsid w:val="00AA22E2"/>
+    <w:rsid w:val="00AA2ED2"/>
+    <w:rsid w:val="00AA7B86"/>
+    <w:rsid w:val="00AB15F5"/>
+    <w:rsid w:val="00AB45DE"/>
     <w:rsid w:val="00AD1804"/>
+    <w:rsid w:val="00AD38EB"/>
+    <w:rsid w:val="00AE0A2F"/>
+    <w:rsid w:val="00AE47B0"/>
+    <w:rsid w:val="00AE4F95"/>
+    <w:rsid w:val="00AF1F86"/>
+    <w:rsid w:val="00AF270B"/>
+    <w:rsid w:val="00B0132C"/>
+    <w:rsid w:val="00B11095"/>
     <w:rsid w:val="00B1398C"/>
+    <w:rsid w:val="00B17731"/>
+    <w:rsid w:val="00B302B0"/>
+    <w:rsid w:val="00B35348"/>
+    <w:rsid w:val="00B35900"/>
+    <w:rsid w:val="00B37E2E"/>
+    <w:rsid w:val="00B5142B"/>
+    <w:rsid w:val="00B5394F"/>
+    <w:rsid w:val="00B60D41"/>
+    <w:rsid w:val="00B6188A"/>
+    <w:rsid w:val="00B709EE"/>
+    <w:rsid w:val="00B80514"/>
+    <w:rsid w:val="00B81914"/>
+    <w:rsid w:val="00B83D73"/>
+    <w:rsid w:val="00B86F2C"/>
+    <w:rsid w:val="00B9370D"/>
+    <w:rsid w:val="00BA1AA8"/>
+    <w:rsid w:val="00BB2D0D"/>
+    <w:rsid w:val="00BB4A41"/>
+    <w:rsid w:val="00BC1319"/>
+    <w:rsid w:val="00BC3950"/>
+    <w:rsid w:val="00BC5C1C"/>
+    <w:rsid w:val="00BC6149"/>
+    <w:rsid w:val="00BC7BB7"/>
+    <w:rsid w:val="00BD09E0"/>
     <w:rsid w:val="00BD4F1A"/>
+    <w:rsid w:val="00BE2F7C"/>
+    <w:rsid w:val="00C01CA6"/>
+    <w:rsid w:val="00C04003"/>
+    <w:rsid w:val="00C04681"/>
+    <w:rsid w:val="00C06E65"/>
+    <w:rsid w:val="00C10886"/>
+    <w:rsid w:val="00C11A18"/>
+    <w:rsid w:val="00C13BD3"/>
+    <w:rsid w:val="00C14B79"/>
+    <w:rsid w:val="00C204CD"/>
+    <w:rsid w:val="00C34026"/>
+    <w:rsid w:val="00C36688"/>
+    <w:rsid w:val="00C51E7A"/>
+    <w:rsid w:val="00C62D56"/>
     <w:rsid w:val="00C65E92"/>
+    <w:rsid w:val="00C70D24"/>
+    <w:rsid w:val="00C70EB5"/>
+    <w:rsid w:val="00C76F45"/>
     <w:rsid w:val="00C8109F"/>
+    <w:rsid w:val="00C82CD4"/>
+    <w:rsid w:val="00C868C5"/>
+    <w:rsid w:val="00C91E58"/>
+    <w:rsid w:val="00C93FD2"/>
+    <w:rsid w:val="00C968CB"/>
+    <w:rsid w:val="00CA640D"/>
+    <w:rsid w:val="00CB5BD5"/>
+    <w:rsid w:val="00CD7F92"/>
+    <w:rsid w:val="00CE5BC8"/>
+    <w:rsid w:val="00CE661C"/>
+    <w:rsid w:val="00CF0720"/>
+    <w:rsid w:val="00CF25E4"/>
     <w:rsid w:val="00CF4CEC"/>
+    <w:rsid w:val="00D02D3F"/>
+    <w:rsid w:val="00D1099B"/>
+    <w:rsid w:val="00D1151E"/>
+    <w:rsid w:val="00D16106"/>
+    <w:rsid w:val="00D17DB9"/>
+    <w:rsid w:val="00D214A1"/>
+    <w:rsid w:val="00D269D9"/>
+    <w:rsid w:val="00D30CA2"/>
+    <w:rsid w:val="00D35FC0"/>
+    <w:rsid w:val="00D4459A"/>
+    <w:rsid w:val="00D51C70"/>
+    <w:rsid w:val="00D51DC2"/>
+    <w:rsid w:val="00D560EF"/>
+    <w:rsid w:val="00D5791A"/>
+    <w:rsid w:val="00D630A2"/>
+    <w:rsid w:val="00D636FD"/>
+    <w:rsid w:val="00D65EE5"/>
+    <w:rsid w:val="00D711F6"/>
+    <w:rsid w:val="00D71ACF"/>
+    <w:rsid w:val="00D741BB"/>
+    <w:rsid w:val="00D75678"/>
+    <w:rsid w:val="00D76307"/>
+    <w:rsid w:val="00D7674C"/>
+    <w:rsid w:val="00DA0155"/>
+    <w:rsid w:val="00DA03DC"/>
+    <w:rsid w:val="00DB04F2"/>
     <w:rsid w:val="00DB2F8D"/>
+    <w:rsid w:val="00DC5533"/>
     <w:rsid w:val="00DD019B"/>
+    <w:rsid w:val="00DD2967"/>
+    <w:rsid w:val="00DD2E93"/>
+    <w:rsid w:val="00E00829"/>
+    <w:rsid w:val="00E052F0"/>
+    <w:rsid w:val="00E12796"/>
+    <w:rsid w:val="00E13F8A"/>
     <w:rsid w:val="00E15B1B"/>
+    <w:rsid w:val="00E20099"/>
+    <w:rsid w:val="00E24BBE"/>
+    <w:rsid w:val="00E25139"/>
+    <w:rsid w:val="00E30B51"/>
+    <w:rsid w:val="00E31CE3"/>
+    <w:rsid w:val="00E35CB7"/>
+    <w:rsid w:val="00E451BC"/>
+    <w:rsid w:val="00E46BF1"/>
+    <w:rsid w:val="00E50124"/>
+    <w:rsid w:val="00E62280"/>
+    <w:rsid w:val="00E6602A"/>
+    <w:rsid w:val="00E74BF4"/>
+    <w:rsid w:val="00E75216"/>
+    <w:rsid w:val="00E76A7B"/>
+    <w:rsid w:val="00E81636"/>
+    <w:rsid w:val="00E911EB"/>
+    <w:rsid w:val="00E922C7"/>
+    <w:rsid w:val="00E92D0E"/>
+    <w:rsid w:val="00EA1BE6"/>
+    <w:rsid w:val="00EA46F0"/>
+    <w:rsid w:val="00EA50CC"/>
     <w:rsid w:val="00EA50DF"/>
     <w:rsid w:val="00EA74DD"/>
+    <w:rsid w:val="00EB272E"/>
+    <w:rsid w:val="00EB3347"/>
+    <w:rsid w:val="00EB5DEF"/>
+    <w:rsid w:val="00EC6C20"/>
+    <w:rsid w:val="00ED4152"/>
+    <w:rsid w:val="00ED6A6A"/>
+    <w:rsid w:val="00EE0E88"/>
+    <w:rsid w:val="00EE2FE9"/>
+    <w:rsid w:val="00EE4034"/>
+    <w:rsid w:val="00EE41A4"/>
+    <w:rsid w:val="00EE4D6B"/>
+    <w:rsid w:val="00EE5694"/>
+    <w:rsid w:val="00EE744A"/>
+    <w:rsid w:val="00EF3A04"/>
+    <w:rsid w:val="00EF56CE"/>
+    <w:rsid w:val="00EF71D6"/>
+    <w:rsid w:val="00F0313C"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F56C91"/>
+    <w:rsid w:val="00F577BD"/>
     <w:rsid w:val="00F6587A"/>
+    <w:rsid w:val="00F870AC"/>
+    <w:rsid w:val="00F91927"/>
+    <w:rsid w:val="00F933FC"/>
+    <w:rsid w:val="00FA1CF0"/>
+    <w:rsid w:val="00FA544B"/>
     <w:rsid w:val="00FA54D7"/>
+    <w:rsid w:val="00FB32E7"/>
+    <w:rsid w:val="00FB3678"/>
+    <w:rsid w:val="00FB4B3A"/>
     <w:rsid w:val="00FD2017"/>
     <w:rsid w:val="00FE5FB3"/>
+    <w:rsid w:val="00FE762D"/>
+    <w:rsid w:val="00FF3AFB"/>
+    <w:rsid w:val="00FF68DB"/>
+    <w:rsid w:val="08352541"/>
+    <w:rsid w:val="0DAD6A98"/>
+    <w:rsid w:val="14BAE1F7"/>
+    <w:rsid w:val="1A9B15F8"/>
+    <w:rsid w:val="1B63456B"/>
+    <w:rsid w:val="1CD12984"/>
+    <w:rsid w:val="1FEEC582"/>
+    <w:rsid w:val="2066F6DE"/>
+    <w:rsid w:val="27B20905"/>
+    <w:rsid w:val="2E43ECD0"/>
+    <w:rsid w:val="324B9922"/>
+    <w:rsid w:val="35825326"/>
+    <w:rsid w:val="41F436D3"/>
+    <w:rsid w:val="46A76AEF"/>
+    <w:rsid w:val="46C8A5D4"/>
+    <w:rsid w:val="471F19B1"/>
+    <w:rsid w:val="486A20E5"/>
+    <w:rsid w:val="4938AF0C"/>
+    <w:rsid w:val="4A9E3682"/>
+    <w:rsid w:val="4C95EF59"/>
+    <w:rsid w:val="50870751"/>
+    <w:rsid w:val="550392D6"/>
+    <w:rsid w:val="57C55CBA"/>
+    <w:rsid w:val="59D40CCA"/>
+    <w:rsid w:val="5A8663D9"/>
+    <w:rsid w:val="5BD742EE"/>
+    <w:rsid w:val="5CA2D75E"/>
+    <w:rsid w:val="628CD69F"/>
+    <w:rsid w:val="676B7DF6"/>
+    <w:rsid w:val="68540174"/>
+    <w:rsid w:val="689CAC13"/>
+    <w:rsid w:val="72DCB566"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="29E411F0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{93F6F085-7BEF-47AD-950D-CD75B1608731}"/>
+  <w15:docId w15:val="{4B92470C-A8C1-4412-85D5-99C9F2A5585B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19790,51 +18548,51 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -20099,55 +18857,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003C5EE6"/>
+    <w:rsid w:val="00E30B51"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="003C5EE6"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
@@ -20187,51 +18950,50 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C5EE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003C5EE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
@@ -20467,60 +19229,58 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD2017"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD2017"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00FD2017"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD2017"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
@@ -20543,2267 +19303,177 @@
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD2017"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD2017"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FB32E7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00FB32E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC6C20"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00EC6C20"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC6C20"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00EC6C20"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB4B3A"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4B3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Newham.MARAC@hestia.org.cjsm.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Newham.MARAC@hestia.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Newham.marac@hestia.org.cjsm.net" TargetMode="External"/></Relationships>
-[...2200 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hestia.org/newham-da" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Newham.marac@hestia.org.cjsm.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hestia.org/newham-da" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Newham.marac@hestia.org.cjsm.net" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23069,135 +19739,129 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-    <xsd:import namespace="5a85be16-42a5-49a4-a613-57bbeb6174c5"/>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010068AD37AD18341D489CA4CF9D63261E01" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="55f3ed46fc4e992fc7a8296d0decf22a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7271ce12-1d38-45df-ae08-0245f4245783" xmlns:ns3="44667e56-3b67-4045-a6dc-54503669b11e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c894b11de9caa9b44dd95e304dcf597" ns2:_="" ns3:_="">
+    <xsd:import namespace="7271ce12-1d38-45df-ae08-0245f4245783"/>
+    <xsd:import namespace="44667e56-3b67-4045-a6dc-54503669b11e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...6 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5a85be16-42a5-49a4-a613-57bbeb6174c5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7271ce12-1d38-45df-ae08-0245f4245783" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="44667e56-3b67-4045-a6dc-54503669b11e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...20 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -23256,124 +19920,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EEB2580-1948-4035-9F70-508484A70D61}">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2817DC33-354B-490A-B341-D889CACA5780}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="5a85be16-42a5-49a4-a613-57bbeb6174c5"/>
+    <ds:schemaRef ds:uri="7271ce12-1d38-45df-ae08-0245f4245783"/>
+    <ds:schemaRef ds:uri="44667e56-3b67-4045-a6dc-54503669b11e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A42FD641-03BD-4CC1-80F5-BF90DBD7DAE5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9268E1FC-0241-4AFA-BE0E-9D4D0F9F2882}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17110CA3-C812-4A71-A83D-4401B3980847}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>13676</Characters>
+  <Pages>7</Pages>
+  <Words>1689</Words>
+  <Characters>9633</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>32</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>80</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16043</CharactersWithSpaces>
+  <CharactersWithSpaces>11300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Susanna Ellis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101008C5BD4FBD8BAE946B99FAE45DC588EE6</vt:lpwstr>
+    <vt:lpwstr>0x01010068AD37AD18341D489CA4CF9D63261E01</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>31000</vt:r8>
   </property>
 </Properties>
 </file>