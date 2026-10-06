--- v1 (2026-05-01)
+++ v2 (2026-10-06)
@@ -8724,63 +8724,52 @@
             <w:r w:rsidRPr="000E089C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00BE2F7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="000E089C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>ame of abuser(s)……</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ame of abuser(s)………..</w:t>
+            </w:r>
             <w:r w:rsidR="00BE2F7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="000E089C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2F7C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -10725,73 +10714,51 @@
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="745E1F0F" w14:textId="1D4D1535" w:rsidR="00AE0A2F" w:rsidRPr="004F0667" w:rsidRDefault="00AE0A2F" w:rsidP="004F0667">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F0667">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Has (…</w:t>
-[...21 lines deleted...]
-              <w:t>) ever used weapons or objects to hurt you?</w:t>
+              <w:t>Has (……..) ever used weapons or objects to hurt you?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59DA746A" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="1485811987"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
@@ -10942,73 +10909,51 @@
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="44ACB13A" w14:textId="77777777" w:rsidR="00032907" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Has (…</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">) ever threatened to kill you or someone else and you believed them? </w:t>
+              <w:t xml:space="preserve">Has (……..) ever threatened to kill you or someone else and you believed them? </w:t>
             </w:r>
             <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(If yes, tick who.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143E30BC" w14:textId="77777777" w:rsidR="00032907" w:rsidRDefault="00032907" w:rsidP="00032907">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29DFF6CA" w14:textId="2B165EB5" w:rsidR="00AE0A2F" w:rsidRPr="00032907" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
@@ -11549,73 +11494,51 @@
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7625CA28" w14:textId="5AC6CFF6" w:rsidR="00AE0A2F" w:rsidRPr="00032907" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00032907">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Does (…</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">) do or say things of a sexual nature that make you feel bad or that physically hurt you or someone else?  </w:t>
+              <w:t xml:space="preserve">Does (……..) do or say things of a sexual nature that make you feel bad or that physically hurt you or someone else?  </w:t>
             </w:r>
             <w:r w:rsidRPr="00032907">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(If someone else, specify who.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22C962AF" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -11988,73 +11911,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="409B7433" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="004F0667">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Do you know if (……</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">) has hurt anyone else? </w:t>
+              <w:t xml:space="preserve">Do you know if (………..) has hurt anyone else? </w:t>
             </w:r>
             <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(Please specify whom including the children, siblings or elderly relatives. Consider HBV.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26C5ADAF" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00B17731" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -12666,71 +12567,51 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Are there any financial issues? </w:t>
             </w:r>
             <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>For example, are you dependent on (</w:t>
-[...19 lines deleted...]
-              <w:t>) for money/have they recently lost their job/other financial issues?</w:t>
+              <w:t>For example, are you dependent on (…..) for money/have they recently lost their job/other financial issues?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FFA02D6" w14:textId="77777777" w:rsidR="00AE0A2F" w:rsidRPr="00920CB2" w:rsidRDefault="00AE0A2F" w:rsidP="00E60904">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-1142044571"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -12879,73 +12760,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3297" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="06D25FD2" w14:textId="77777777" w:rsidR="00032907" w:rsidRDefault="00AE0A2F" w:rsidP="00032907">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Has (…</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">) had problems in the past year with drugs (prescription or other), alcohol or mental health leading to problems in leading a normal life?  </w:t>
+              <w:t xml:space="preserve">Has (……..) had problems in the past year with drugs (prescription or other), alcohol or mental health leading to problems in leading a normal life?  </w:t>
             </w:r>
             <w:r w:rsidRPr="00920CB2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(If yes, please specify which and give relevant details if known.)</w:t>
             </w:r>
             <w:r w:rsidRPr="00032907">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13FB5F49" w14:textId="77777777" w:rsidR="00032907" w:rsidRPr="00B17731" w:rsidRDefault="00032907" w:rsidP="00032907">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -14814,65 +14673,65 @@
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B1398C" w:rsidRPr="00920CB2" w:rsidSect="001A6C6A">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47E2D782" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457">
+    <w:p w14:paraId="4D690D9C" w14:textId="77777777" w:rsidR="00E733D7" w:rsidRDefault="00E733D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14C3938A" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457">
+    <w:p w14:paraId="5F75ABB8" w14:textId="77777777" w:rsidR="00E733D7" w:rsidRDefault="00E733D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CDBEB03" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457"/>
+    <w:p w14:paraId="635209C9" w14:textId="77777777" w:rsidR="00E733D7" w:rsidRDefault="00E733D7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -15518,59 +15377,59 @@
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>confidentially</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <w:pict>
+          <w:pict w14:anchorId="0D4D9DB5">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="43B2E78D">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 4" style="position:absolute;margin-left:24.35pt;margin-top:794.75pt;width:537.15pt;height:42.45pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAe3W5HmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMV5HttKV11GaqFWl&#10;qK2U9gMwC17UhaEM9q7/vgNe21V7q3KBgRke772Z9cPoenbQES34hlezOWfaK2it3zX8x/ePt/ec&#10;YZK+lT143fCjRv6wuXm3HkKtF9BB3+rICMRjPYSGdymFWghUnXYSZxC0p6SB6GSiY9yJNsqB0F0v&#10;FvP5SgwQ2xBBaUS6fT4l+abgG6NV+moM6sT6hhO3VNZY1m1exWYt612UobNqoiH/g4WT1tOnF6hn&#10;mSTbR/sPlLMqAoJJMwVOgDFW6aKB1FTzv9S8djLoooXMwXCxCd8OVn05vIZvkaXxA4zUwCICwwuo&#10;n0jeiCFgPdVkT7FGqs5CRxNd3kkCo4fk7fHipx4TU3S5ul9Uy1XFmaLc8u59VS2z4eL6OkRMnzQ4&#10;loOGR+pXYSAPL5hOpeeSiczp/8wkjduR2TaTpsp8s4X2SFoGamfD8ddeRs1Z/9mTX7n35yCeg+05&#10;iKl/gjIhWZKHx30CYwuBK+5EgBpRJExDkzv957lUXUd78xsAAP//AwBQSwMEFAAGAAgAAAAhAAXv&#10;3IXjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo05KmaRqnqhCckBBp&#10;OPToxG5iNV6H2G3D37M9wW13ZzT7Jt9OtmcXPXrjUMB8FgHT2DhlsBXwVb09pcB8kKhk71AL+NEe&#10;tsX9XS4z5a5Y6ss+tIxC0GdSQBfCkHHum05b6Wdu0Eja0Y1WBlrHlqtRXinc9nwRRQm30iB96OSg&#10;XzrdnPZnK2B3wPLVfH/Un+WxNFW1jvA9OQnx+DDtNsCCnsKfGW74hA4FMdXujMqzXkCcrshJ92W6&#10;XgK7OeaLZ6pX05Ss4hh4kfP/LYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB7dbkeY&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAXv&#10;3IXjAAAADQEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="009A7843" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="40F8BCBB" w14:textId="77777777">
+                  <w:p w:rsidRPr="009A7843" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="4590CB77" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="009A7843">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="009A7843">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
@@ -15583,99 +15442,99 @@
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidRPr="009A7843">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidRPr="009A7843">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="00FB4B3A" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="216D2362" w14:textId="77777777">
+                  <w:p w:rsidRPr="00FB4B3A" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="5F6BB719" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>PRIVATE</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>AND</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>CONFIDENTIAL</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="00FB4B3A" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="72F32B15" w14:textId="77777777">
+                  <w:p w:rsidRPr="00FB4B3A" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="21FA334E" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Please</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:spacing w:val="-8"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
@@ -15994,98 +15853,98 @@
                     </w:r>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>disposed</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>of</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="00FB4B3A" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="75C8C594" w14:textId="77777777">
+                  <w:p w:rsidRPr="00FB4B3A" w:rsidR="00FB4B3A" w:rsidP="00FB4B3A" w:rsidRDefault="00FB4B3A" w14:paraId="69DAC869" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00FB4B3A">
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>confidentially</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B54A31F" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457">
+    <w:p w14:paraId="0B5D2661" w14:textId="77777777" w:rsidR="00E733D7" w:rsidRDefault="00E733D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57C6187A" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457">
+    <w:p w14:paraId="08349688" w14:textId="77777777" w:rsidR="00E733D7" w:rsidRDefault="00E733D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B2CF4D6" w14:textId="77777777" w:rsidR="009C2457" w:rsidRDefault="009C2457"/>
+    <w:p w14:paraId="0ABD3619" w14:textId="77777777" w:rsidR="00E733D7" w:rsidRDefault="00E733D7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48B5AED7" w14:textId="4B2A3707" w:rsidR="00EA50DF" w:rsidRPr="00903945" w:rsidRDefault="002B1DEF" w:rsidP="00903945">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F52D207" wp14:editId="67868C97">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2053785</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-226011</wp:posOffset>
@@ -16445,120 +16304,120 @@
                               <w:bCs/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-          <w:pict>
+          <w:pict w14:anchorId="3DFB42B9">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="513795E0">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 3" style="position:absolute;left:0;text-align:left;margin-left:31pt;margin-top:19pt;width:530.5pt;height:125.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIUgqQlQEAABwDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR+wfxD0vjhp0MuMOMW2YkWB&#10;oivQ9QMUWYqNWqJGKrHz96UUJxnat6IvEilSR+ccanE9uE5sDVILvpKzyVQK4zXUrV9X8vnv729X&#10;UlBUvlYdeFPJnSF5vfz6ZdGH0pxBA11tUDCIp7IPlWxiDGVRkG6MUzSBYDwXLaBTkVNcFzWqntFd&#10;V5xNpxdFD1gHBG2I+PRmX5TLjG+t0fGPtWSi6CrJ3GJeMa+rtBbLhSrXqELT6pGG+gALp1rPjx6h&#10;blRUYoPtOyjXagQCGycaXAHWttpkDaxmNn2j5qlRwWQtbA6Fo030ebD6YfsUHlHE4ScMPMAsgsI9&#10;6Bdib4o+UDn2JE+pJO5OQgeLLu0sQfBF9nZ39NMMUWg+vLicX87PuaS5Njv/Pr/iJKGergekeGvA&#10;iRRUEnlgmYLa3lPctx5aRjZ7AolKHFYDt6RwBfWOVfQ8yErSv41CI0V359mpNPVDgIdgdQgwdr8g&#10;/40kxsOPTQTb5pdPuOPLPILMffwuacb/57nr9KmXrwAAAP//AwBQSwMEFAAGAAgAAAAhAA6OQ0rf&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQm+NFAeM41oOobSnQqjjHHqU&#10;rY0tYq1cS0mcv69yak+7ywyzb4rNbAd2wckbRxKWCwEMqXXaUCfhUH+8ZMB8UKTV4Agl3NDDpnx8&#10;KFSu3ZUqvOxDx2II+VxJ6EMYc85926NVfuFGpKgd3WRViOfUcT2pawy3A0+ESLlVhuKHXo341mN7&#10;2p+thO03Ve/mZ9d8VcfK1PVa0Gd6kvL5ad6+Ags4hz8z3PEjOpSRqXFn0p4NEtIkVgkSVlmcd32Z&#10;rOLWSEiytQBeFvx/hfIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACFIKkJUBAAAcAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADo5DSt8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00AF1F86" w:rsidR="0071587C" w:rsidP="00AF1F86" w:rsidRDefault="0071587C" w14:paraId="7365075E" w14:textId="6C63DB29">
+                  <w:p w:rsidRPr="00AF1F86" w:rsidR="0071587C" w:rsidP="00AF1F86" w:rsidRDefault="0071587C" w14:paraId="3C42EEAB" w14:textId="6C63DB29">
                     <w:pPr>
                       <w:spacing w:line="306" w:lineRule="exact"/>
                       <w:ind w:right="18"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00AF1F86">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Inbox: </w:t>
                     </w:r>
                     <w:hyperlink w:history="1" r:id="rId6">
                       <w:r w:rsidRPr="00AF1F86" w:rsidR="00254032">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>N</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AF1F86" w:rsidR="00254032">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>ewham.marac@hestia.org.cjsm.net</w:t>
                       </w:r>
                     </w:hyperlink>
                     <w:r w:rsidRPr="00AF1F86" w:rsidR="00254032">
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="00AF1F86" w:rsidR="00872BB1" w:rsidP="00872BB1" w:rsidRDefault="00872BB1" w14:paraId="249BF9E9" w14:textId="77777777">
+                  <w:p w:rsidRPr="00AF1F86" w:rsidR="00872BB1" w:rsidP="00872BB1" w:rsidRDefault="00872BB1" w14:paraId="1C5D9DF8" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00AF1F86">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                       </w:rPr>
                       <w:t>Marac Telephone Enquiries: 07875 672 429</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="00AF1F86" w:rsidR="0071587C" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="05D8978A" w14:textId="77777777">
+                  <w:p w:rsidRPr="00AF1F86" w:rsidR="0071587C" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="0A94028B" w14:textId="77777777">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00AF1F86">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                       </w:rPr>
                       <w:t>Hestia Newham 24hr Helpline: 0808</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00AF1F86">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
@@ -16569,86 +16428,86 @@
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                       </w:rPr>
                       <w:t>196</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00AF1F86">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00AF1F86">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve">1482    </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00E31CE3" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="26874A1B" w14:textId="24C8D59F">
+                  <w:p w:rsidR="00E31CE3" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="1A781312" w14:textId="24C8D59F">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:hyperlink w:history="1" r:id="rId7">
                       <w:r w:rsidRPr="00AF1F86">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:b/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t>https://www.hestia.org/newham-da</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
-                  <w:p w:rsidRPr="0071587C" w:rsidR="0071587C" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="613A3C4F" w14:textId="36E3EB5B">
+                  <w:p w:rsidRPr="0071587C" w:rsidR="0071587C" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="29D6B04F" w14:textId="36E3EB5B">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0071587C">
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidRPr="009E4DF9" w:rsidR="0071587C" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="3697A7CC" w14:textId="748B711A">
+                  <w:p w:rsidRPr="009E4DF9" w:rsidR="0071587C" w:rsidP="0071587C" w:rsidRDefault="0071587C" w14:paraId="672A6659" w14:textId="748B711A">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -17924,99 +17783,97 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="89281856">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="682633007">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="307899325">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1050109034">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2035156260">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="84546357">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="60"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C5EE6"/>
     <w:rsid w:val="000107A3"/>
     <w:rsid w:val="000130ED"/>
     <w:rsid w:val="00032907"/>
     <w:rsid w:val="00033235"/>
     <w:rsid w:val="00035DC7"/>
     <w:rsid w:val="000503BD"/>
     <w:rsid w:val="00052013"/>
     <w:rsid w:val="00055E6F"/>
     <w:rsid w:val="00057C65"/>
     <w:rsid w:val="0007014B"/>
     <w:rsid w:val="000752FF"/>
     <w:rsid w:val="000B33A1"/>
     <w:rsid w:val="000C7BF5"/>
     <w:rsid w:val="000C7F36"/>
     <w:rsid w:val="000D2733"/>
     <w:rsid w:val="000D2A30"/>
     <w:rsid w:val="000D4022"/>
     <w:rsid w:val="000E089C"/>
     <w:rsid w:val="001006B1"/>
     <w:rsid w:val="001042CD"/>
     <w:rsid w:val="00106920"/>
-    <w:rsid w:val="001073E8"/>
     <w:rsid w:val="00107E28"/>
     <w:rsid w:val="0011041B"/>
     <w:rsid w:val="00120498"/>
     <w:rsid w:val="00130D44"/>
     <w:rsid w:val="0014425B"/>
     <w:rsid w:val="00150A29"/>
     <w:rsid w:val="00153A5A"/>
     <w:rsid w:val="00154968"/>
     <w:rsid w:val="001550A9"/>
     <w:rsid w:val="00162D8C"/>
     <w:rsid w:val="00164C0B"/>
     <w:rsid w:val="0016555E"/>
     <w:rsid w:val="0017062A"/>
     <w:rsid w:val="00172AA9"/>
     <w:rsid w:val="00176173"/>
     <w:rsid w:val="00181EE4"/>
     <w:rsid w:val="00182F42"/>
     <w:rsid w:val="00185DF1"/>
     <w:rsid w:val="001871EE"/>
     <w:rsid w:val="001A2434"/>
     <w:rsid w:val="001A2C5C"/>
     <w:rsid w:val="001A3D8E"/>
     <w:rsid w:val="001A442C"/>
     <w:rsid w:val="001A5648"/>
     <w:rsid w:val="001A6C6A"/>
@@ -18073,50 +17930,51 @@
     <w:rsid w:val="003523C2"/>
     <w:rsid w:val="00357E07"/>
     <w:rsid w:val="00371410"/>
     <w:rsid w:val="00381CCA"/>
     <w:rsid w:val="003908F4"/>
     <w:rsid w:val="003912E8"/>
     <w:rsid w:val="00394F87"/>
     <w:rsid w:val="00395214"/>
     <w:rsid w:val="003A2701"/>
     <w:rsid w:val="003C1944"/>
     <w:rsid w:val="003C2BF9"/>
     <w:rsid w:val="003C5EE6"/>
     <w:rsid w:val="003C6194"/>
     <w:rsid w:val="003D547A"/>
     <w:rsid w:val="003D6884"/>
     <w:rsid w:val="003E15B5"/>
     <w:rsid w:val="003E723F"/>
     <w:rsid w:val="003F00DF"/>
     <w:rsid w:val="003F79A1"/>
     <w:rsid w:val="004129F0"/>
     <w:rsid w:val="00414014"/>
     <w:rsid w:val="00416AD4"/>
     <w:rsid w:val="00417B04"/>
     <w:rsid w:val="00433BB3"/>
     <w:rsid w:val="00440DD9"/>
+    <w:rsid w:val="0045575D"/>
     <w:rsid w:val="00464E5C"/>
     <w:rsid w:val="00474643"/>
     <w:rsid w:val="00486EE9"/>
     <w:rsid w:val="00493CE6"/>
     <w:rsid w:val="004A01FE"/>
     <w:rsid w:val="004A378A"/>
     <w:rsid w:val="004A3EE7"/>
     <w:rsid w:val="004B31AD"/>
     <w:rsid w:val="004B3B4E"/>
     <w:rsid w:val="004B74CF"/>
     <w:rsid w:val="004C4467"/>
     <w:rsid w:val="004D08AB"/>
     <w:rsid w:val="004E1EF5"/>
     <w:rsid w:val="004E3841"/>
     <w:rsid w:val="004F0667"/>
     <w:rsid w:val="004F0B28"/>
     <w:rsid w:val="004F27B1"/>
     <w:rsid w:val="004F4DF2"/>
     <w:rsid w:val="005015D0"/>
     <w:rsid w:val="00501D3C"/>
     <w:rsid w:val="00503C40"/>
     <w:rsid w:val="00507BCD"/>
     <w:rsid w:val="005110F1"/>
     <w:rsid w:val="00525CCC"/>
     <w:rsid w:val="0053001E"/>
@@ -18186,87 +18044,86 @@
     <w:rsid w:val="007B3151"/>
     <w:rsid w:val="007B46F6"/>
     <w:rsid w:val="007C4340"/>
     <w:rsid w:val="007C4DAC"/>
     <w:rsid w:val="007D4C82"/>
     <w:rsid w:val="007D4DD5"/>
     <w:rsid w:val="007E199F"/>
     <w:rsid w:val="007E2CDE"/>
     <w:rsid w:val="007E5E76"/>
     <w:rsid w:val="007F1FD7"/>
     <w:rsid w:val="007F3FE4"/>
     <w:rsid w:val="007F50F4"/>
     <w:rsid w:val="007F7F20"/>
     <w:rsid w:val="00805A08"/>
     <w:rsid w:val="0082319B"/>
     <w:rsid w:val="00843908"/>
     <w:rsid w:val="00845A80"/>
     <w:rsid w:val="00854377"/>
     <w:rsid w:val="00857B78"/>
     <w:rsid w:val="00860B4D"/>
     <w:rsid w:val="008645FB"/>
     <w:rsid w:val="00872BB1"/>
     <w:rsid w:val="008745FE"/>
     <w:rsid w:val="00875FBB"/>
     <w:rsid w:val="00881AB1"/>
-    <w:rsid w:val="008871B1"/>
     <w:rsid w:val="008922E0"/>
     <w:rsid w:val="00892ECB"/>
     <w:rsid w:val="00897622"/>
     <w:rsid w:val="008A6BF4"/>
     <w:rsid w:val="008B0C6E"/>
     <w:rsid w:val="008B4405"/>
     <w:rsid w:val="008B6609"/>
     <w:rsid w:val="008C064E"/>
     <w:rsid w:val="008C0BAB"/>
     <w:rsid w:val="008E2105"/>
     <w:rsid w:val="008E34DB"/>
     <w:rsid w:val="008E77DA"/>
     <w:rsid w:val="008E7983"/>
     <w:rsid w:val="008F25F7"/>
     <w:rsid w:val="008F6171"/>
     <w:rsid w:val="00903044"/>
     <w:rsid w:val="00903945"/>
     <w:rsid w:val="00910B1F"/>
     <w:rsid w:val="00920BCD"/>
     <w:rsid w:val="00920CB2"/>
     <w:rsid w:val="00925D2F"/>
     <w:rsid w:val="009262E9"/>
     <w:rsid w:val="009322A2"/>
     <w:rsid w:val="009359FA"/>
     <w:rsid w:val="0095459E"/>
     <w:rsid w:val="00955562"/>
+    <w:rsid w:val="00961A4D"/>
     <w:rsid w:val="00963DD3"/>
     <w:rsid w:val="009654DA"/>
     <w:rsid w:val="009826D8"/>
     <w:rsid w:val="009901F9"/>
     <w:rsid w:val="00994AB0"/>
     <w:rsid w:val="009971F6"/>
     <w:rsid w:val="009A0C79"/>
     <w:rsid w:val="009A7843"/>
     <w:rsid w:val="009B564F"/>
-    <w:rsid w:val="009C2457"/>
     <w:rsid w:val="009C35EB"/>
     <w:rsid w:val="009E0009"/>
     <w:rsid w:val="009E6AF1"/>
     <w:rsid w:val="009F6937"/>
     <w:rsid w:val="00A15FC2"/>
     <w:rsid w:val="00A20927"/>
     <w:rsid w:val="00A2227F"/>
     <w:rsid w:val="00A46774"/>
     <w:rsid w:val="00A502CC"/>
     <w:rsid w:val="00A527AB"/>
     <w:rsid w:val="00A54591"/>
     <w:rsid w:val="00A54907"/>
     <w:rsid w:val="00A57E21"/>
     <w:rsid w:val="00A64897"/>
     <w:rsid w:val="00A65996"/>
     <w:rsid w:val="00A72332"/>
     <w:rsid w:val="00A76750"/>
     <w:rsid w:val="00AA22E2"/>
     <w:rsid w:val="00AA2ED2"/>
     <w:rsid w:val="00AA7B86"/>
     <w:rsid w:val="00AB15F5"/>
     <w:rsid w:val="00AB45DE"/>
     <w:rsid w:val="00AD1804"/>
     <w:rsid w:val="00AD38EB"/>
     <w:rsid w:val="00AE0A2F"/>
@@ -18359,50 +18216,51 @@
     <w:rsid w:val="00D7674C"/>
     <w:rsid w:val="00DA0155"/>
     <w:rsid w:val="00DA03DC"/>
     <w:rsid w:val="00DB04F2"/>
     <w:rsid w:val="00DB2F8D"/>
     <w:rsid w:val="00DC5533"/>
     <w:rsid w:val="00DD019B"/>
     <w:rsid w:val="00DD2967"/>
     <w:rsid w:val="00DD2E93"/>
     <w:rsid w:val="00E00829"/>
     <w:rsid w:val="00E052F0"/>
     <w:rsid w:val="00E12796"/>
     <w:rsid w:val="00E13F8A"/>
     <w:rsid w:val="00E15B1B"/>
     <w:rsid w:val="00E20099"/>
     <w:rsid w:val="00E24BBE"/>
     <w:rsid w:val="00E25139"/>
     <w:rsid w:val="00E30B51"/>
     <w:rsid w:val="00E31CE3"/>
     <w:rsid w:val="00E35CB7"/>
     <w:rsid w:val="00E451BC"/>
     <w:rsid w:val="00E46BF1"/>
     <w:rsid w:val="00E50124"/>
     <w:rsid w:val="00E62280"/>
     <w:rsid w:val="00E6602A"/>
+    <w:rsid w:val="00E733D7"/>
     <w:rsid w:val="00E74BF4"/>
     <w:rsid w:val="00E75216"/>
     <w:rsid w:val="00E76A7B"/>
     <w:rsid w:val="00E81636"/>
     <w:rsid w:val="00E911EB"/>
     <w:rsid w:val="00E922C7"/>
     <w:rsid w:val="00E92D0E"/>
     <w:rsid w:val="00EA1BE6"/>
     <w:rsid w:val="00EA46F0"/>
     <w:rsid w:val="00EA50CC"/>
     <w:rsid w:val="00EA50DF"/>
     <w:rsid w:val="00EA74DD"/>
     <w:rsid w:val="00EB272E"/>
     <w:rsid w:val="00EB3347"/>
     <w:rsid w:val="00EB5DEF"/>
     <w:rsid w:val="00EC6C20"/>
     <w:rsid w:val="00ED4152"/>
     <w:rsid w:val="00ED6A6A"/>
     <w:rsid w:val="00EE0E88"/>
     <w:rsid w:val="00EE2FE9"/>
     <w:rsid w:val="00EE4034"/>
     <w:rsid w:val="00EE41A4"/>
     <w:rsid w:val="00EE4D6B"/>
     <w:rsid w:val="00EE5694"/>
     <w:rsid w:val="00EE744A"/>
@@ -18438,50 +18296,51 @@
     <w:rsid w:val="2066F6DE"/>
     <w:rsid w:val="27B20905"/>
     <w:rsid w:val="2E43ECD0"/>
     <w:rsid w:val="324B9922"/>
     <w:rsid w:val="35825326"/>
     <w:rsid w:val="41F436D3"/>
     <w:rsid w:val="46A76AEF"/>
     <w:rsid w:val="46C8A5D4"/>
     <w:rsid w:val="471F19B1"/>
     <w:rsid w:val="486A20E5"/>
     <w:rsid w:val="4938AF0C"/>
     <w:rsid w:val="4A9E3682"/>
     <w:rsid w:val="4C95EF59"/>
     <w:rsid w:val="50870751"/>
     <w:rsid w:val="550392D6"/>
     <w:rsid w:val="57C55CBA"/>
     <w:rsid w:val="59D40CCA"/>
     <w:rsid w:val="5A8663D9"/>
     <w:rsid w:val="5BD742EE"/>
     <w:rsid w:val="5CA2D75E"/>
     <w:rsid w:val="628CD69F"/>
     <w:rsid w:val="676B7DF6"/>
     <w:rsid w:val="68540174"/>
     <w:rsid w:val="689CAC13"/>
     <w:rsid w:val="72DCB566"/>
+    <w:rsid w:val="784541B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="29E411F0"/>
@@ -19744,50 +19603,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010068AD37AD18341D489CA4CF9D63261E01" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="55f3ed46fc4e992fc7a8296d0decf22a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7271ce12-1d38-45df-ae08-0245f4245783" xmlns:ns3="44667e56-3b67-4045-a6dc-54503669b11e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c894b11de9caa9b44dd95e304dcf597" ns2:_="" ns3:_="">
     <xsd:import namespace="7271ce12-1d38-45df-ae08-0245f4245783"/>
     <xsd:import namespace="44667e56-3b67-4045-a6dc-54503669b11e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7271ce12-1d38-45df-ae08-0245f4245783" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -19920,109 +19794,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9268E1FC-0241-4AFA-BE0E-9D4D0F9F2882}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17110CA3-C812-4A71-A83D-4401B3980847}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2817DC33-354B-490A-B341-D889CACA5780}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7271ce12-1d38-45df-ae08-0245f4245783"/>
     <ds:schemaRef ds:uri="44667e56-3b67-4045-a6dc-54503669b11e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A42FD641-03BD-4CC1-80F5-BF90DBD7DAE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1689</Words>
   <Characters>9633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 